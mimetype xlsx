--- v0 (2026-06-04)
+++ v1 (2026-08-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2578">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2577">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>job_id</t>
   </si>
   <si>
     <t>criteria_matched</t>
   </si>
   <si>
     <t>chatGPT_result</t>
   </si>
   <si>
     <t>updated_row</t>
   </si>
   <si>
     <t>mail_status_updated_at</t>
   </si>
   <si>
     <t>is_valid</t>
   </si>
   <si>
     <t>transcript_file_name</t>
   </si>
   <si>
@@ -224,51 +224,51 @@
   <si>
     <t>My background includes designing and delivering creative projects and services from concept through completion. With solid proficiency in using both computer software and hand-drawing techniques to render flawless 3D special effects—along with my ability to collaborate effectively with clients, peers, and senior management teams—I am confident that my talents and abilities will significantly benefit to Top Productions.</t>
   </si>
   <si>
     <t>B.Des.</t>
   </si>
   <si>
     <t>Product Design</t>
   </si>
   <si>
     <t>Nagaland University, Kohima</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Mumbai</t>
   </si>
   <si>
     <t>2025-01-15T10:02:24.000000Z</t>
   </si>
   <si>
-    <t>2026-06-04T11:27:35.000000Z</t>
+    <t>2026-08-04T11:20:26.000000Z</t>
   </si>
   <si>
     <t>No - [Department not Matched][key skills not Matched][Preferred Location not Matched]</t>
   </si>
   <si>
     <t>Chirag Warang</t>
   </si>
   <si>
     <t>cwarang0143@gmail.com</t>
   </si>
   <si>
     <t>2 Year(s) 6 Month(s)</t>
   </si>
   <si>
     <t>Reliance Animation</t>
   </si>
   <si>
     <t>Media Production &amp; Entertainment</t>
   </si>
   <si>
     <t>Animation / Effects - Other</t>
   </si>
   <si>
     <t>Maya</t>
   </si>
@@ -7528,53 +7528,50 @@
   <si>
     <t>rajarathinamfrom19781@gmail.com</t>
   </si>
   <si>
     <t>unemployed</t>
   </si>
   <si>
     <t>NONE</t>
   </si>
   <si>
     <t>3d Modeling &amp;Texturing</t>
   </si>
   <si>
     <t>Rs 5.55 Lakhs</t>
   </si>
   <si>
     <t>3D modeling Artist; 3D Artist, CGI Artist</t>
   </si>
   <si>
     <t xml:space="preserve">Work in an Intelligent and powerful atmosphere where I could successfully deliver solutions and learn for my carrier.
 As an 3d modeling artist and as C G I hard surface modeling artist I have hands on experience in car modeling . I Have some Experience in props and interior design modeling which is photo realistic 3d modeling.
 </t>
   </si>
   <si>
     <t>little flower  polytechnic colleage</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026-06-04T11:27:36.000000Z</t>
   </si>
   <si>
     <t>ADITYA KUMAR ANSHU</t>
   </si>
   <si>
     <t>adi9693anshu@gmail.com</t>
   </si>
   <si>
     <t>Kolkata, Delhi / NCR, Remote, Noida, Gurugram, Mumbai, Pune, Bengaluru, Hyderabad, Ahmedabad</t>
   </si>
   <si>
     <t>3D Designing, Product Modelling, Rendering, Interior Designing, Substance Painter, Autodesk 3ds Max, Autodesk Maya, Blender, 3D Modeler, Maya, Rigging, Texturing, 3Ds Max, 3D Modeling</t>
   </si>
   <si>
     <t xml:space="preserve">3D Asset and environment modelling artist 
  </t>
   </si>
   <si>
     <t xml:space="preserve">I am 3D Asset and environment modelling artist. I can handle projects </t>
   </si>
   <si>
     <t>Mahabodhi College, Nalanda</t>
   </si>
   <si>
     <t>Bihar</t>
@@ -37205,473 +37202,473 @@
       <c r="AK242" t="s">
         <v>66</v>
       </c>
       <c r="AL242" t="s">
         <v>66</v>
       </c>
       <c r="AM242" t="s">
         <v>66</v>
       </c>
       <c r="AN242" t="s">
         <v>67</v>
       </c>
       <c r="AO242" t="s">
         <v>85</v>
       </c>
       <c r="AP242" t="s">
         <v>111</v>
       </c>
       <c r="AQ242">
         <v>600020</v>
       </c>
       <c r="AR242" t="s">
         <v>1856</v>
       </c>
       <c r="AS242" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="243" spans="1:45">
       <c r="A243">
         <v>1020</v>
       </c>
       <c r="B243">
         <v>3</v>
       </c>
       <c r="C243" t="s">
         <v>71</v>
       </c>
       <c r="J243" t="s">
         <v>46</v>
       </c>
       <c r="K243" t="s">
         <v>2371</v>
       </c>
       <c r="L243" t="s">
+        <v>2413</v>
+      </c>
+      <c r="M243" t="s">
         <v>2414</v>
-      </c>
-[...1 lines deleted...]
-        <v>2415</v>
       </c>
       <c r="N243">
         <v>9693116605</v>
       </c>
       <c r="O243" t="s">
         <v>531</v>
       </c>
       <c r="P243" t="s">
-        <v>2416</v>
+        <v>2415</v>
       </c>
       <c r="Q243" t="s">
         <v>242</v>
       </c>
       <c r="R243" t="s">
         <v>66</v>
       </c>
       <c r="S243" t="s">
         <v>66</v>
       </c>
       <c r="T243" t="s">
         <v>76</v>
       </c>
       <c r="U243" t="s">
         <v>77</v>
       </c>
       <c r="V243" t="s">
         <v>153</v>
       </c>
       <c r="W243" t="s">
-        <v>2417</v>
+        <v>2416</v>
       </c>
       <c r="X243" t="s">
         <v>302</v>
       </c>
       <c r="Y243" t="s">
         <v>60</v>
       </c>
       <c r="Z243" t="s">
+        <v>2417</v>
+      </c>
+      <c r="AA243" t="s">
         <v>2418</v>
-      </c>
-[...1 lines deleted...]
-        <v>2419</v>
       </c>
       <c r="AB243" t="s">
         <v>201</v>
       </c>
       <c r="AC243" t="s">
         <v>813</v>
       </c>
       <c r="AD243" t="s">
-        <v>2420</v>
+        <v>2419</v>
       </c>
       <c r="AE243">
         <v>2019</v>
       </c>
       <c r="AF243" t="s">
         <v>66</v>
       </c>
       <c r="AG243" t="s">
         <v>66</v>
       </c>
       <c r="AH243" t="s">
         <v>66</v>
       </c>
       <c r="AI243" t="s">
         <v>66</v>
       </c>
       <c r="AJ243" t="s">
         <v>66</v>
       </c>
       <c r="AK243" t="s">
         <v>66</v>
       </c>
       <c r="AL243" t="s">
         <v>66</v>
       </c>
       <c r="AM243" t="s">
         <v>66</v>
       </c>
       <c r="AN243" t="s">
         <v>67</v>
       </c>
       <c r="AO243" t="s">
         <v>85</v>
       </c>
       <c r="AP243" t="s">
-        <v>2421</v>
+        <v>2420</v>
       </c>
       <c r="AQ243">
         <v>803117</v>
       </c>
       <c r="AR243" t="s">
         <v>1856</v>
       </c>
       <c r="AS243" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="244" spans="1:45">
       <c r="A244">
         <v>1021</v>
       </c>
       <c r="B244">
         <v>3</v>
       </c>
       <c r="C244" t="s">
         <v>173</v>
       </c>
       <c r="J244" t="s">
         <v>46</v>
       </c>
       <c r="K244" t="s">
         <v>2371</v>
       </c>
       <c r="L244" t="s">
+        <v>2421</v>
+      </c>
+      <c r="M244" t="s">
         <v>2422</v>
-      </c>
-[...1 lines deleted...]
-        <v>2423</v>
       </c>
       <c r="N244">
         <v>9032825809</v>
       </c>
       <c r="O244" t="s">
         <v>580</v>
       </c>
       <c r="P244" t="s">
         <v>758</v>
       </c>
       <c r="Q244" t="s">
         <v>710</v>
       </c>
       <c r="R244" t="s">
         <v>556</v>
       </c>
       <c r="S244" t="s">
         <v>483</v>
       </c>
       <c r="T244" t="s">
         <v>1020</v>
       </c>
       <c r="U244" t="s">
-        <v>2424</v>
+        <v>2423</v>
       </c>
       <c r="V244" t="s">
         <v>153</v>
       </c>
       <c r="W244" t="s">
-        <v>2425</v>
+        <v>2424</v>
       </c>
       <c r="X244" t="s">
         <v>441</v>
       </c>
       <c r="Y244" t="s">
         <v>80</v>
       </c>
       <c r="Z244" t="s">
-        <v>2426</v>
+        <v>2425</v>
       </c>
       <c r="AA244" t="s">
         <v>66</v>
       </c>
       <c r="AB244" t="s">
         <v>103</v>
       </c>
       <c r="AC244" t="s">
         <v>187</v>
       </c>
       <c r="AD244" t="s">
-        <v>2427</v>
+        <v>2426</v>
       </c>
       <c r="AE244">
         <v>2015</v>
       </c>
       <c r="AF244" t="s">
         <v>66</v>
       </c>
       <c r="AG244" t="s">
         <v>66</v>
       </c>
       <c r="AH244" t="s">
         <v>66</v>
       </c>
       <c r="AI244" t="s">
         <v>66</v>
       </c>
       <c r="AJ244" t="s">
         <v>66</v>
       </c>
       <c r="AK244" t="s">
         <v>66</v>
       </c>
       <c r="AL244" t="s">
         <v>66</v>
       </c>
       <c r="AM244" t="s">
         <v>66</v>
       </c>
       <c r="AN244" t="s">
         <v>67</v>
       </c>
       <c r="AO244" t="s">
         <v>85</v>
       </c>
       <c r="AP244" t="s">
         <v>66</v>
       </c>
       <c r="AQ244" t="s">
         <v>66</v>
       </c>
       <c r="AR244" t="s">
         <v>1856</v>
       </c>
       <c r="AS244" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="245" spans="1:45">
       <c r="A245">
         <v>1022</v>
       </c>
       <c r="B245">
         <v>3</v>
       </c>
       <c r="C245" t="s">
         <v>363</v>
       </c>
       <c r="J245" t="s">
         <v>46</v>
       </c>
       <c r="K245" t="s">
         <v>2371</v>
       </c>
       <c r="L245" t="s">
+        <v>2427</v>
+      </c>
+      <c r="M245" t="s">
         <v>2428</v>
-      </c>
-[...1 lines deleted...]
-        <v>2429</v>
       </c>
       <c r="N245">
         <v>7055122340</v>
       </c>
       <c r="O245" t="s">
-        <v>2430</v>
+        <v>2429</v>
       </c>
       <c r="P245" t="s">
         <v>758</v>
       </c>
       <c r="Q245" t="s">
         <v>582</v>
       </c>
       <c r="R245" t="s">
         <v>66</v>
       </c>
       <c r="S245" t="s">
         <v>66</v>
       </c>
       <c r="T245" t="s">
         <v>113</v>
       </c>
       <c r="U245" t="s">
         <v>1589</v>
       </c>
       <c r="V245" t="s">
+        <v>2430</v>
+      </c>
+      <c r="W245" t="s">
         <v>2431</v>
-      </c>
-[...1 lines deleted...]
-        <v>2432</v>
       </c>
       <c r="X245" t="s">
         <v>1868</v>
       </c>
       <c r="Y245" t="s">
         <v>60</v>
       </c>
       <c r="Z245" t="s">
-        <v>2433</v>
+        <v>2432</v>
       </c>
       <c r="AA245" t="s">
         <v>66</v>
       </c>
       <c r="AB245" t="s">
         <v>233</v>
       </c>
       <c r="AC245" t="s">
         <v>2270</v>
       </c>
       <c r="AD245" t="s">
-        <v>2434</v>
+        <v>2433</v>
       </c>
       <c r="AE245">
         <v>2019</v>
       </c>
       <c r="AF245" t="s">
         <v>66</v>
       </c>
       <c r="AG245" t="s">
         <v>66</v>
       </c>
       <c r="AH245" t="s">
         <v>66</v>
       </c>
       <c r="AI245" t="s">
         <v>66</v>
       </c>
       <c r="AJ245" t="s">
         <v>66</v>
       </c>
       <c r="AK245" t="s">
         <v>66</v>
       </c>
       <c r="AL245" t="s">
         <v>66</v>
       </c>
       <c r="AM245" t="s">
         <v>66</v>
       </c>
       <c r="AN245" t="s">
         <v>67</v>
       </c>
       <c r="AO245" t="s">
         <v>66</v>
       </c>
       <c r="AP245" t="s">
         <v>66</v>
       </c>
       <c r="AQ245" t="s">
         <v>66</v>
       </c>
       <c r="AR245" t="s">
         <v>1856</v>
       </c>
       <c r="AS245" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="246" spans="1:45">
       <c r="A246">
         <v>1023</v>
       </c>
       <c r="B246">
         <v>3</v>
       </c>
       <c r="C246" t="s">
         <v>204</v>
       </c>
       <c r="J246" t="s">
         <v>46</v>
       </c>
       <c r="K246" t="s">
         <v>2371</v>
       </c>
       <c r="L246" t="s">
+        <v>2434</v>
+      </c>
+      <c r="M246" t="s">
         <v>2435</v>
-      </c>
-[...1 lines deleted...]
-        <v>2436</v>
       </c>
       <c r="N246">
         <v>8469466345</v>
       </c>
       <c r="O246" t="s">
         <v>193</v>
       </c>
       <c r="P246" t="s">
         <v>679</v>
       </c>
       <c r="Q246" t="s">
+        <v>2436</v>
+      </c>
+      <c r="R246" t="s">
         <v>2437</v>
       </c>
-      <c r="R246" t="s">
+      <c r="S246" t="s">
         <v>2438</v>
-      </c>
-[...1 lines deleted...]
-        <v>2439</v>
       </c>
       <c r="T246" t="s">
         <v>406</v>
       </c>
       <c r="U246" t="s">
-        <v>2440</v>
+        <v>2439</v>
       </c>
       <c r="V246" t="s">
         <v>153</v>
       </c>
       <c r="W246" t="s">
+        <v>2440</v>
+      </c>
+      <c r="X246" t="s">
         <v>2441</v>
-      </c>
-[...1 lines deleted...]
-        <v>2442</v>
       </c>
       <c r="Y246" t="s">
         <v>60</v>
       </c>
       <c r="Z246" t="s">
+        <v>2442</v>
+      </c>
+      <c r="AA246" t="s">
         <v>2443</v>
-      </c>
-[...1 lines deleted...]
-        <v>2444</v>
       </c>
       <c r="AB246" t="s">
         <v>251</v>
       </c>
       <c r="AC246" t="s">
         <v>252</v>
       </c>
       <c r="AD246" t="s">
         <v>935</v>
       </c>
       <c r="AE246">
         <v>2004</v>
       </c>
       <c r="AF246" t="s">
         <v>66</v>
       </c>
       <c r="AG246" t="s">
         <v>66</v>
       </c>
       <c r="AH246" t="s">
         <v>66</v>
       </c>
       <c r="AI246" t="s">
         <v>66</v>
       </c>
@@ -37681,1717 +37678,1717 @@
       <c r="AK246" t="s">
         <v>66</v>
       </c>
       <c r="AL246" t="s">
         <v>66</v>
       </c>
       <c r="AM246" t="s">
         <v>66</v>
       </c>
       <c r="AN246" t="s">
         <v>143</v>
       </c>
       <c r="AO246" t="s">
         <v>189</v>
       </c>
       <c r="AP246" t="s">
         <v>193</v>
       </c>
       <c r="AQ246">
         <v>380051</v>
       </c>
       <c r="AR246" t="s">
         <v>1856</v>
       </c>
       <c r="AS246" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="247" spans="1:45">
       <c r="A247">
         <v>1024</v>
       </c>
       <c r="B247">
         <v>3</v>
       </c>
       <c r="C247" t="s">
         <v>71</v>
       </c>
       <c r="J247" t="s">
         <v>46</v>
       </c>
       <c r="K247" t="s">
         <v>2371</v>
       </c>
       <c r="L247" t="s">
+        <v>2444</v>
+      </c>
+      <c r="M247" t="s">
         <v>2445</v>
-      </c>
-[...1 lines deleted...]
-        <v>2446</v>
       </c>
       <c r="N247">
         <v>9766673130</v>
       </c>
       <c r="O247" t="s">
         <v>50</v>
       </c>
       <c r="P247" t="s">
-        <v>2447</v>
+        <v>2446</v>
       </c>
       <c r="Q247" t="s">
         <v>242</v>
       </c>
       <c r="R247" t="s">
+        <v>2447</v>
+      </c>
+      <c r="S247" t="s">
         <v>2448</v>
-      </c>
-[...1 lines deleted...]
-        <v>2449</v>
       </c>
       <c r="T247" t="s">
         <v>1208</v>
       </c>
       <c r="U247" t="s">
         <v>1113</v>
       </c>
       <c r="V247" t="s">
         <v>1209</v>
       </c>
       <c r="W247" t="s">
-        <v>2450</v>
+        <v>2449</v>
       </c>
       <c r="X247" t="s">
         <v>302</v>
       </c>
       <c r="Y247" t="s">
         <v>60</v>
       </c>
       <c r="Z247" t="s">
-        <v>2451</v>
+        <v>2450</v>
       </c>
       <c r="AA247" t="s">
         <v>66</v>
       </c>
       <c r="AB247" t="s">
         <v>82</v>
       </c>
       <c r="AC247" t="s">
         <v>675</v>
       </c>
       <c r="AD247" t="s">
-        <v>2452</v>
+        <v>2451</v>
       </c>
       <c r="AE247">
         <v>2013</v>
       </c>
       <c r="AF247" t="s">
         <v>66</v>
       </c>
       <c r="AG247" t="s">
         <v>66</v>
       </c>
       <c r="AH247" t="s">
         <v>66</v>
       </c>
       <c r="AI247" t="s">
         <v>66</v>
       </c>
       <c r="AJ247" t="s">
         <v>66</v>
       </c>
       <c r="AK247" t="s">
         <v>66</v>
       </c>
       <c r="AL247" t="s">
         <v>66</v>
       </c>
       <c r="AM247" t="s">
         <v>66</v>
       </c>
       <c r="AN247" t="s">
         <v>66</v>
       </c>
       <c r="AO247" t="s">
         <v>66</v>
       </c>
       <c r="AP247" t="s">
         <v>66</v>
       </c>
       <c r="AQ247" t="s">
         <v>66</v>
       </c>
       <c r="AR247" t="s">
         <v>1856</v>
       </c>
       <c r="AS247" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="248" spans="1:45">
       <c r="A248">
         <v>1025</v>
       </c>
       <c r="B248">
         <v>3</v>
       </c>
       <c r="C248" t="s">
         <v>71</v>
       </c>
       <c r="J248" t="s">
         <v>46</v>
       </c>
       <c r="K248" t="s">
         <v>2371</v>
       </c>
       <c r="L248" t="s">
+        <v>2452</v>
+      </c>
+      <c r="M248" t="s">
         <v>2453</v>
-      </c>
-[...1 lines deleted...]
-        <v>2454</v>
       </c>
       <c r="N248">
         <v>9958113803</v>
       </c>
       <c r="O248" t="s">
         <v>133</v>
       </c>
       <c r="P248" t="s">
-        <v>2455</v>
+        <v>2454</v>
       </c>
       <c r="Q248" t="s">
         <v>459</v>
       </c>
       <c r="R248" t="s">
-        <v>2456</v>
+        <v>2455</v>
       </c>
       <c r="S248" t="s">
         <v>46</v>
       </c>
       <c r="T248" t="s">
         <v>76</v>
       </c>
       <c r="U248" t="s">
         <v>211</v>
       </c>
       <c r="V248" t="s">
         <v>245</v>
       </c>
       <c r="W248" t="s">
+        <v>2456</v>
+      </c>
+      <c r="X248" t="s">
         <v>2457</v>
-      </c>
-[...1 lines deleted...]
-        <v>2458</v>
       </c>
       <c r="Y248" t="s">
         <v>60</v>
       </c>
       <c r="Z248" t="s">
+        <v>2458</v>
+      </c>
+      <c r="AA248" t="s">
         <v>2459</v>
-      </c>
-[...1 lines deleted...]
-        <v>2460</v>
       </c>
       <c r="AB248" t="s">
         <v>201</v>
       </c>
       <c r="AC248" t="s">
         <v>813</v>
       </c>
       <c r="AD248" t="s">
         <v>804</v>
       </c>
       <c r="AE248">
         <v>2019</v>
       </c>
       <c r="AF248" t="s">
         <v>66</v>
       </c>
       <c r="AG248" t="s">
         <v>66</v>
       </c>
       <c r="AH248" t="s">
         <v>66</v>
       </c>
       <c r="AI248" t="s">
         <v>66</v>
       </c>
       <c r="AJ248" t="s">
         <v>66</v>
       </c>
       <c r="AK248" t="s">
         <v>66</v>
       </c>
       <c r="AL248" t="s">
         <v>66</v>
       </c>
       <c r="AM248" t="s">
         <v>66</v>
       </c>
       <c r="AN248" t="s">
         <v>67</v>
       </c>
       <c r="AO248" t="s">
         <v>85</v>
       </c>
       <c r="AP248" t="s">
-        <v>2461</v>
+        <v>2460</v>
       </c>
       <c r="AQ248">
         <v>110080</v>
       </c>
       <c r="AR248" t="s">
         <v>1856</v>
       </c>
       <c r="AS248" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="249" spans="1:45">
       <c r="A249">
         <v>1026</v>
       </c>
       <c r="B249">
         <v>3</v>
       </c>
       <c r="C249" t="s">
         <v>71</v>
       </c>
       <c r="J249" t="s">
         <v>46</v>
       </c>
       <c r="K249" t="s">
         <v>2371</v>
       </c>
       <c r="L249" t="s">
+        <v>2461</v>
+      </c>
+      <c r="M249" t="s">
         <v>2462</v>
-      </c>
-[...1 lines deleted...]
-        <v>2463</v>
       </c>
       <c r="N249">
         <v>8637440766</v>
       </c>
       <c r="O249" t="s">
         <v>333</v>
       </c>
       <c r="P249" t="s">
-        <v>2464</v>
+        <v>2463</v>
       </c>
       <c r="Q249" t="s">
         <v>459</v>
       </c>
       <c r="R249" t="s">
+        <v>2464</v>
+      </c>
+      <c r="S249" t="s">
         <v>2465</v>
-      </c>
-[...1 lines deleted...]
-        <v>2466</v>
       </c>
       <c r="T249" t="s">
         <v>166</v>
       </c>
       <c r="U249" t="s">
         <v>166</v>
       </c>
       <c r="V249" t="s">
         <v>57</v>
       </c>
       <c r="W249" t="s">
+        <v>2466</v>
+      </c>
+      <c r="X249" t="s">
         <v>2467</v>
-      </c>
-[...1 lines deleted...]
-        <v>2468</v>
       </c>
       <c r="Y249" t="s">
         <v>60</v>
       </c>
       <c r="Z249" t="s">
+        <v>2468</v>
+      </c>
+      <c r="AA249" t="s">
         <v>2469</v>
-      </c>
-[...1 lines deleted...]
-        <v>2470</v>
       </c>
       <c r="AB249" t="s">
         <v>103</v>
       </c>
       <c r="AC249" t="s">
         <v>187</v>
       </c>
       <c r="AD249" t="s">
-        <v>2471</v>
+        <v>2470</v>
       </c>
       <c r="AE249">
         <v>2017</v>
       </c>
       <c r="AF249" t="s">
         <v>764</v>
       </c>
       <c r="AG249" t="s">
         <v>1352</v>
       </c>
       <c r="AH249" t="s">
-        <v>2472</v>
+        <v>2471</v>
       </c>
       <c r="AI249">
         <v>2020</v>
       </c>
       <c r="AJ249" t="s">
         <v>66</v>
       </c>
       <c r="AK249" t="s">
         <v>66</v>
       </c>
       <c r="AL249" t="s">
         <v>66</v>
       </c>
       <c r="AM249" t="s">
         <v>66</v>
       </c>
       <c r="AN249" t="s">
         <v>67</v>
       </c>
       <c r="AO249" t="s">
         <v>85</v>
       </c>
       <c r="AP249" t="s">
         <v>336</v>
       </c>
       <c r="AQ249">
         <v>642003</v>
       </c>
       <c r="AR249" t="s">
         <v>1856</v>
       </c>
       <c r="AS249" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="250" spans="1:45">
       <c r="A250">
         <v>1027</v>
       </c>
       <c r="B250">
         <v>3</v>
       </c>
       <c r="C250" t="s">
         <v>255</v>
       </c>
       <c r="J250" t="s">
         <v>46</v>
       </c>
       <c r="K250" t="s">
         <v>2371</v>
       </c>
       <c r="L250" t="s">
+        <v>2472</v>
+      </c>
+      <c r="M250" t="s">
         <v>2473</v>
-      </c>
-[...1 lines deleted...]
-        <v>2474</v>
       </c>
       <c r="N250">
         <v>8086087217</v>
       </c>
       <c r="O250" t="s">
         <v>276</v>
       </c>
       <c r="P250" t="s">
-        <v>2475</v>
+        <v>2474</v>
       </c>
       <c r="Q250" t="s">
         <v>74</v>
       </c>
       <c r="R250" t="s">
         <v>556</v>
       </c>
       <c r="S250" t="s">
         <v>46</v>
       </c>
       <c r="T250" t="s">
         <v>55</v>
       </c>
       <c r="U250" t="s">
         <v>97</v>
       </c>
       <c r="V250" t="s">
         <v>350</v>
       </c>
       <c r="W250" t="s">
-        <v>2476</v>
+        <v>2475</v>
       </c>
       <c r="X250" t="s">
         <v>384</v>
       </c>
       <c r="Y250" t="s">
         <v>60</v>
       </c>
       <c r="Z250" t="s">
+        <v>2476</v>
+      </c>
+      <c r="AA250" t="s">
         <v>2477</v>
-      </c>
-[...1 lines deleted...]
-        <v>2478</v>
       </c>
       <c r="AB250" t="s">
         <v>82</v>
       </c>
       <c r="AC250" t="s">
-        <v>2479</v>
+        <v>2478</v>
       </c>
       <c r="AD250" t="s">
         <v>1200</v>
       </c>
       <c r="AE250">
         <v>2021</v>
       </c>
       <c r="AF250" t="s">
         <v>66</v>
       </c>
       <c r="AG250" t="s">
         <v>66</v>
       </c>
       <c r="AH250" t="s">
         <v>66</v>
       </c>
       <c r="AI250" t="s">
         <v>66</v>
       </c>
       <c r="AJ250" t="s">
         <v>66</v>
       </c>
       <c r="AK250" t="s">
         <v>66</v>
       </c>
       <c r="AL250" t="s">
         <v>66</v>
       </c>
       <c r="AM250" t="s">
         <v>66</v>
       </c>
       <c r="AN250" t="s">
         <v>143</v>
       </c>
       <c r="AO250" t="s">
         <v>85</v>
       </c>
       <c r="AP250" t="s">
-        <v>2480</v>
+        <v>2479</v>
       </c>
       <c r="AQ250">
         <v>691333</v>
       </c>
       <c r="AR250" t="s">
         <v>1856</v>
       </c>
       <c r="AS250" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="251" spans="1:45">
       <c r="A251">
         <v>1028</v>
       </c>
       <c r="B251">
         <v>3</v>
       </c>
       <c r="C251" t="s">
         <v>122</v>
       </c>
       <c r="J251" t="s">
         <v>46</v>
       </c>
       <c r="K251" t="s">
         <v>2371</v>
       </c>
       <c r="L251" t="s">
+        <v>2480</v>
+      </c>
+      <c r="M251" t="s">
         <v>2481</v>
-      </c>
-[...1 lines deleted...]
-        <v>2482</v>
       </c>
       <c r="N251">
         <v>9677644129</v>
       </c>
       <c r="O251" t="s">
         <v>333</v>
       </c>
       <c r="P251" t="s">
         <v>333</v>
       </c>
       <c r="Q251" t="s">
         <v>149</v>
       </c>
       <c r="R251" t="s">
-        <v>2483</v>
+        <v>2482</v>
       </c>
       <c r="S251" t="s">
         <v>966</v>
       </c>
       <c r="T251" t="s">
         <v>76</v>
       </c>
       <c r="U251" t="s">
         <v>152</v>
       </c>
       <c r="V251" t="s">
         <v>135</v>
       </c>
       <c r="W251" t="s">
-        <v>2484</v>
+        <v>2483</v>
       </c>
       <c r="X251" t="s">
         <v>137</v>
       </c>
       <c r="Y251" t="s">
         <v>60</v>
       </c>
       <c r="Z251" t="s">
+        <v>2484</v>
+      </c>
+      <c r="AA251" t="s">
         <v>2485</v>
-      </c>
-[...1 lines deleted...]
-        <v>2486</v>
       </c>
       <c r="AB251" t="s">
         <v>82</v>
       </c>
       <c r="AC251" t="s">
         <v>376</v>
       </c>
       <c r="AD251" t="s">
-        <v>2487</v>
+        <v>2486</v>
       </c>
       <c r="AE251">
         <v>2020</v>
       </c>
       <c r="AF251" t="s">
         <v>66</v>
       </c>
       <c r="AG251" t="s">
         <v>66</v>
       </c>
       <c r="AH251" t="s">
         <v>66</v>
       </c>
       <c r="AI251" t="s">
         <v>66</v>
       </c>
       <c r="AJ251" t="s">
         <v>66</v>
       </c>
       <c r="AK251" t="s">
         <v>66</v>
       </c>
       <c r="AL251" t="s">
         <v>66</v>
       </c>
       <c r="AM251" t="s">
         <v>66</v>
       </c>
       <c r="AN251" t="s">
         <v>67</v>
       </c>
       <c r="AO251" t="s">
         <v>85</v>
       </c>
       <c r="AP251" t="s">
         <v>336</v>
       </c>
       <c r="AQ251">
         <v>641111</v>
       </c>
       <c r="AR251" t="s">
         <v>1856</v>
       </c>
       <c r="AS251" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="252" spans="1:45">
       <c r="A252">
         <v>1029</v>
       </c>
       <c r="B252">
         <v>3</v>
       </c>
       <c r="C252" t="s">
         <v>648</v>
       </c>
       <c r="J252" t="s">
         <v>46</v>
       </c>
       <c r="K252" t="s">
         <v>2371</v>
       </c>
       <c r="L252" t="s">
+        <v>2487</v>
+      </c>
+      <c r="M252" t="s">
         <v>2488</v>
-      </c>
-[...1 lines deleted...]
-        <v>2489</v>
       </c>
       <c r="N252">
         <v>9014909331</v>
       </c>
       <c r="O252" t="s">
         <v>92</v>
       </c>
       <c r="P252" t="s">
         <v>758</v>
       </c>
       <c r="Q252" t="s">
         <v>74</v>
       </c>
       <c r="R252" t="s">
+        <v>2489</v>
+      </c>
+      <c r="S252" t="s">
         <v>2490</v>
-      </c>
-[...1 lines deleted...]
-        <v>2491</v>
       </c>
       <c r="T252" t="s">
         <v>166</v>
       </c>
       <c r="U252" t="s">
         <v>166</v>
       </c>
       <c r="V252" t="s">
+        <v>2491</v>
+      </c>
+      <c r="W252" t="s">
         <v>2492</v>
-      </c>
-[...1 lines deleted...]
-        <v>2493</v>
       </c>
       <c r="X252" t="s">
         <v>740</v>
       </c>
       <c r="Y252" t="s">
         <v>60</v>
       </c>
       <c r="Z252" t="s">
+        <v>2493</v>
+      </c>
+      <c r="AA252" t="s">
         <v>2494</v>
-      </c>
-[...1 lines deleted...]
-        <v>2495</v>
       </c>
       <c r="AB252" t="s">
         <v>82</v>
       </c>
       <c r="AC252" t="s">
         <v>83</v>
       </c>
       <c r="AD252" t="s">
         <v>295</v>
       </c>
       <c r="AE252">
         <v>2020</v>
       </c>
       <c r="AF252" t="s">
         <v>66</v>
       </c>
       <c r="AG252" t="s">
         <v>66</v>
       </c>
       <c r="AH252" t="s">
         <v>66</v>
       </c>
       <c r="AI252" t="s">
         <v>66</v>
       </c>
       <c r="AJ252" t="s">
         <v>66</v>
       </c>
       <c r="AK252" t="s">
         <v>66</v>
       </c>
       <c r="AL252" t="s">
         <v>66</v>
       </c>
       <c r="AM252" t="s">
         <v>66</v>
       </c>
       <c r="AN252" t="s">
         <v>67</v>
       </c>
       <c r="AO252" t="s">
         <v>66</v>
       </c>
       <c r="AP252" t="s">
-        <v>2496</v>
+        <v>2495</v>
       </c>
       <c r="AQ252" t="s">
         <v>66</v>
       </c>
       <c r="AR252" t="s">
         <v>1856</v>
       </c>
       <c r="AS252" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="253" spans="1:45">
       <c r="A253">
         <v>1030</v>
       </c>
       <c r="B253">
         <v>3</v>
       </c>
       <c r="C253" t="s">
         <v>320</v>
       </c>
       <c r="J253" t="s">
         <v>46</v>
       </c>
       <c r="K253" t="s">
+        <v>2496</v>
+      </c>
+      <c r="L253" t="s">
         <v>2497</v>
       </c>
-      <c r="L253" t="s">
+      <c r="M253" t="s">
         <v>2498</v>
-      </c>
-[...1 lines deleted...]
-        <v>2499</v>
       </c>
       <c r="N253">
         <v>9096809488</v>
       </c>
       <c r="O253" t="s">
+        <v>2499</v>
+      </c>
+      <c r="P253" t="s">
         <v>2500</v>
-      </c>
-[...1 lines deleted...]
-        <v>2501</v>
       </c>
       <c r="Q253" t="s">
         <v>52</v>
       </c>
       <c r="R253" t="s">
         <v>556</v>
       </c>
       <c r="S253" t="s">
         <v>46</v>
       </c>
       <c r="T253" t="s">
         <v>55</v>
       </c>
       <c r="U253" t="s">
         <v>97</v>
       </c>
       <c r="V253" t="s">
         <v>153</v>
       </c>
       <c r="W253" t="s">
-        <v>2502</v>
+        <v>2501</v>
       </c>
       <c r="X253" t="s">
         <v>441</v>
       </c>
       <c r="Y253" t="s">
         <v>60</v>
       </c>
       <c r="Z253" t="s">
+        <v>2502</v>
+      </c>
+      <c r="AA253" t="s">
         <v>2503</v>
-      </c>
-[...1 lines deleted...]
-        <v>2504</v>
       </c>
       <c r="AB253" t="s">
         <v>251</v>
       </c>
       <c r="AC253" t="s">
         <v>66</v>
       </c>
       <c r="AD253" t="s">
         <v>487</v>
       </c>
       <c r="AE253">
         <v>2019</v>
       </c>
       <c r="AF253" t="s">
         <v>66</v>
       </c>
       <c r="AG253" t="s">
         <v>66</v>
       </c>
       <c r="AH253" t="s">
         <v>66</v>
       </c>
       <c r="AI253" t="s">
         <v>66</v>
       </c>
       <c r="AJ253" t="s">
         <v>66</v>
       </c>
       <c r="AK253" t="s">
         <v>66</v>
       </c>
       <c r="AL253" t="s">
         <v>66</v>
       </c>
       <c r="AM253" t="s">
         <v>66</v>
       </c>
       <c r="AN253" t="s">
         <v>143</v>
       </c>
       <c r="AO253" t="s">
         <v>189</v>
       </c>
       <c r="AP253" t="s">
-        <v>2500</v>
+        <v>2499</v>
       </c>
       <c r="AQ253">
         <v>401402</v>
       </c>
       <c r="AR253" t="s">
         <v>1856</v>
       </c>
       <c r="AS253" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="254" spans="1:45">
       <c r="A254">
         <v>1031</v>
       </c>
       <c r="B254">
         <v>3</v>
       </c>
       <c r="C254" t="s">
         <v>130</v>
       </c>
       <c r="J254" t="s">
         <v>46</v>
       </c>
       <c r="K254" t="s">
-        <v>2497</v>
+        <v>2496</v>
       </c>
       <c r="L254" t="s">
+        <v>2504</v>
+      </c>
+      <c r="M254" t="s">
         <v>2505</v>
-      </c>
-[...1 lines deleted...]
-        <v>2506</v>
       </c>
       <c r="N254">
         <v>7904016669</v>
       </c>
       <c r="O254" t="s">
         <v>333</v>
       </c>
       <c r="P254" t="s">
+        <v>2506</v>
+      </c>
+      <c r="Q254" t="s">
         <v>2507</v>
-      </c>
-[...1 lines deleted...]
-        <v>2508</v>
       </c>
       <c r="R254" t="s">
         <v>2328</v>
       </c>
       <c r="S254" t="s">
         <v>46</v>
       </c>
       <c r="T254" t="s">
         <v>76</v>
       </c>
       <c r="U254" t="s">
         <v>152</v>
       </c>
       <c r="V254" t="s">
         <v>153</v>
       </c>
       <c r="W254" t="s">
-        <v>2509</v>
+        <v>2508</v>
       </c>
       <c r="X254" t="s">
         <v>700</v>
       </c>
       <c r="Y254" t="s">
         <v>60</v>
       </c>
       <c r="Z254" t="s">
-        <v>2510</v>
+        <v>2509</v>
       </c>
       <c r="AA254" t="s">
         <v>66</v>
       </c>
       <c r="AB254" t="s">
         <v>233</v>
       </c>
       <c r="AC254" t="s">
         <v>922</v>
       </c>
       <c r="AD254" t="s">
-        <v>2511</v>
+        <v>2510</v>
       </c>
       <c r="AE254">
         <v>2022</v>
       </c>
       <c r="AF254" t="s">
         <v>66</v>
       </c>
       <c r="AG254" t="s">
         <v>66</v>
       </c>
       <c r="AH254" t="s">
         <v>66</v>
       </c>
       <c r="AI254" t="s">
         <v>66</v>
       </c>
       <c r="AJ254" t="s">
         <v>66</v>
       </c>
       <c r="AK254" t="s">
         <v>66</v>
       </c>
       <c r="AL254" t="s">
         <v>66</v>
       </c>
       <c r="AM254" t="s">
         <v>66</v>
       </c>
       <c r="AN254" t="s">
         <v>67</v>
       </c>
       <c r="AO254" t="s">
         <v>66</v>
       </c>
       <c r="AP254" t="s">
         <v>66</v>
       </c>
       <c r="AQ254" t="s">
         <v>66</v>
       </c>
       <c r="AR254" t="s">
         <v>1856</v>
       </c>
       <c r="AS254" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="255" spans="1:45">
       <c r="A255">
         <v>1032</v>
       </c>
       <c r="B255">
         <v>3</v>
       </c>
       <c r="C255" t="s">
         <v>173</v>
       </c>
       <c r="J255" t="s">
         <v>46</v>
       </c>
       <c r="K255" t="s">
-        <v>2497</v>
+        <v>2496</v>
       </c>
       <c r="L255" t="s">
+        <v>2511</v>
+      </c>
+      <c r="M255" t="s">
         <v>2512</v>
       </c>
-      <c r="M255" t="s">
+      <c r="N255" t="s">
         <v>2513</v>
       </c>
-      <c r="N255" t="s">
+      <c r="O255" t="s">
         <v>2514</v>
       </c>
-      <c r="O255" t="s">
+      <c r="P255" t="s">
         <v>2515</v>
       </c>
-      <c r="P255" t="s">
+      <c r="Q255" t="s">
         <v>2516</v>
       </c>
-      <c r="Q255" t="s">
+      <c r="R255" t="s">
         <v>2517</v>
       </c>
-      <c r="R255" t="s">
+      <c r="S255" t="s">
         <v>2518</v>
-      </c>
-[...1 lines deleted...]
-        <v>2519</v>
       </c>
       <c r="T255" t="s">
         <v>406</v>
       </c>
       <c r="U255" t="s">
+        <v>2519</v>
+      </c>
+      <c r="V255" t="s">
         <v>2520</v>
       </c>
-      <c r="V255" t="s">
+      <c r="W255" t="s">
         <v>2521</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522</v>
       </c>
       <c r="X255" t="s">
         <v>384</v>
       </c>
       <c r="Y255" t="s">
         <v>60</v>
       </c>
       <c r="Z255" t="s">
+        <v>2522</v>
+      </c>
+      <c r="AA255" t="s">
         <v>2523</v>
-      </c>
-[...1 lines deleted...]
-        <v>2524</v>
       </c>
       <c r="AB255" t="s">
         <v>233</v>
       </c>
       <c r="AC255" t="s">
         <v>1224</v>
       </c>
       <c r="AD255" t="s">
-        <v>2525</v>
+        <v>2524</v>
       </c>
       <c r="AE255">
         <v>2000</v>
       </c>
       <c r="AF255" t="s">
         <v>764</v>
       </c>
       <c r="AG255" t="s">
+        <v>2525</v>
+      </c>
+      <c r="AH255" t="s">
         <v>2526</v>
-      </c>
-[...1 lines deleted...]
-        <v>2527</v>
       </c>
       <c r="AI255">
         <v>2005</v>
       </c>
       <c r="AJ255" t="s">
         <v>66</v>
       </c>
       <c r="AK255" t="s">
         <v>66</v>
       </c>
       <c r="AL255" t="s">
         <v>66</v>
       </c>
       <c r="AM255" t="s">
         <v>66</v>
       </c>
       <c r="AN255" t="s">
         <v>67</v>
       </c>
       <c r="AO255" t="s">
         <v>189</v>
       </c>
       <c r="AP255" t="s">
-        <v>2528</v>
+        <v>2527</v>
       </c>
       <c r="AQ255">
         <v>221005</v>
       </c>
       <c r="AR255" t="s">
         <v>1856</v>
       </c>
       <c r="AS255" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="256" spans="1:45">
       <c r="A256">
         <v>1033</v>
       </c>
       <c r="B256">
         <v>3</v>
       </c>
       <c r="C256" t="s">
         <v>130</v>
       </c>
       <c r="J256" t="s">
         <v>46</v>
       </c>
       <c r="K256" t="s">
-        <v>2497</v>
+        <v>2496</v>
       </c>
       <c r="L256" t="s">
+        <v>2528</v>
+      </c>
+      <c r="M256" t="s">
         <v>2529</v>
       </c>
-      <c r="M256" t="s">
+      <c r="N256" t="s">
         <v>2530</v>
-      </c>
-[...1 lines deleted...]
-        <v>2531</v>
       </c>
       <c r="O256" t="s">
         <v>276</v>
       </c>
       <c r="P256" t="s">
-        <v>2532</v>
+        <v>2531</v>
       </c>
       <c r="Q256" t="s">
         <v>260</v>
       </c>
       <c r="R256" t="s">
+        <v>2532</v>
+      </c>
+      <c r="S256" t="s">
         <v>2533</v>
-      </c>
-[...1 lines deleted...]
-        <v>2534</v>
       </c>
       <c r="T256" t="s">
         <v>166</v>
       </c>
       <c r="U256" t="s">
         <v>166</v>
       </c>
       <c r="V256" t="s">
         <v>419</v>
       </c>
       <c r="W256" t="s">
-        <v>2535</v>
+        <v>2534</v>
       </c>
       <c r="X256" t="s">
         <v>441</v>
       </c>
       <c r="Y256" t="s">
         <v>80</v>
       </c>
       <c r="Z256" t="s">
+        <v>2535</v>
+      </c>
+      <c r="AA256" t="s">
         <v>2536</v>
       </c>
-      <c r="AA256" t="s">
+      <c r="AB256" t="s">
         <v>2537</v>
       </c>
-      <c r="AB256" t="s">
+      <c r="AC256" t="s">
         <v>2538</v>
       </c>
-      <c r="AC256" t="s">
+      <c r="AD256" t="s">
         <v>2539</v>
-      </c>
-[...1 lines deleted...]
-        <v>2540</v>
       </c>
       <c r="AE256">
         <v>2021</v>
       </c>
       <c r="AF256" t="s">
         <v>66</v>
       </c>
       <c r="AG256" t="s">
         <v>66</v>
       </c>
       <c r="AH256" t="s">
         <v>66</v>
       </c>
       <c r="AI256" t="s">
         <v>66</v>
       </c>
       <c r="AJ256" t="s">
         <v>66</v>
       </c>
       <c r="AK256" t="s">
         <v>66</v>
       </c>
       <c r="AL256" t="s">
         <v>66</v>
       </c>
       <c r="AM256" t="s">
         <v>66</v>
       </c>
       <c r="AN256" t="s">
         <v>143</v>
       </c>
       <c r="AO256" t="s">
         <v>85</v>
       </c>
       <c r="AP256" t="s">
         <v>276</v>
       </c>
       <c r="AQ256">
         <v>560021</v>
       </c>
       <c r="AR256" t="s">
         <v>1856</v>
       </c>
       <c r="AS256" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="257" spans="1:45">
       <c r="A257">
         <v>1034</v>
       </c>
       <c r="B257">
         <v>3</v>
       </c>
       <c r="C257" t="s">
         <v>648</v>
       </c>
       <c r="J257" t="s">
         <v>46</v>
       </c>
       <c r="K257" t="s">
-        <v>2497</v>
+        <v>2496</v>
       </c>
       <c r="L257" t="s">
+        <v>2540</v>
+      </c>
+      <c r="M257" t="s">
         <v>2541</v>
-      </c>
-[...1 lines deleted...]
-        <v>2542</v>
       </c>
       <c r="N257">
         <v>917702483860</v>
       </c>
       <c r="O257" t="s">
         <v>92</v>
       </c>
       <c r="P257" t="s">
         <v>92</v>
       </c>
       <c r="Q257" t="s">
         <v>634</v>
       </c>
       <c r="R257" t="s">
         <v>66</v>
       </c>
       <c r="S257" t="s">
         <v>66</v>
       </c>
       <c r="T257" t="s">
         <v>76</v>
       </c>
       <c r="U257" t="s">
         <v>211</v>
       </c>
       <c r="V257" t="s">
         <v>245</v>
       </c>
       <c r="W257" t="s">
+        <v>2542</v>
+      </c>
+      <c r="X257" t="s">
         <v>2543</v>
       </c>
-      <c r="X257" t="s">
+      <c r="Y257" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z257" t="s">
         <v>2544</v>
       </c>
-      <c r="Y257" t="s">
-[...2 lines deleted...]
-      <c r="Z257" t="s">
+      <c r="AA257" t="s">
         <v>2545</v>
-      </c>
-[...1 lines deleted...]
-        <v>2546</v>
       </c>
       <c r="AB257" t="s">
         <v>103</v>
       </c>
       <c r="AC257" t="s">
         <v>675</v>
       </c>
       <c r="AD257" t="s">
-        <v>2547</v>
+        <v>2546</v>
       </c>
       <c r="AE257">
         <v>2017</v>
       </c>
       <c r="AF257" t="s">
         <v>1574</v>
       </c>
       <c r="AG257" t="s">
+        <v>2547</v>
+      </c>
+      <c r="AH257" t="s">
         <v>2548</v>
-      </c>
-[...1 lines deleted...]
-        <v>2549</v>
       </c>
       <c r="AI257">
         <v>2021</v>
       </c>
       <c r="AJ257" t="s">
         <v>66</v>
       </c>
       <c r="AK257" t="s">
         <v>66</v>
       </c>
       <c r="AL257" t="s">
         <v>66</v>
       </c>
       <c r="AM257" t="s">
         <v>66</v>
       </c>
       <c r="AN257" t="s">
         <v>67</v>
       </c>
       <c r="AO257" t="s">
         <v>85</v>
       </c>
       <c r="AP257" t="s">
-        <v>2550</v>
+        <v>2549</v>
       </c>
       <c r="AQ257">
         <v>500039</v>
       </c>
       <c r="AR257" t="s">
         <v>1856</v>
       </c>
       <c r="AS257" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="258" spans="1:45">
       <c r="A258">
         <v>1035</v>
       </c>
       <c r="B258">
         <v>3</v>
       </c>
       <c r="C258" t="s">
         <v>71</v>
       </c>
       <c r="J258" t="s">
         <v>46</v>
       </c>
       <c r="K258" t="s">
-        <v>2497</v>
+        <v>2496</v>
       </c>
       <c r="L258" t="s">
+        <v>2550</v>
+      </c>
+      <c r="M258" t="s">
         <v>2551</v>
-      </c>
-[...1 lines deleted...]
-        <v>2552</v>
       </c>
       <c r="N258">
         <v>7975095207</v>
       </c>
       <c r="O258" t="s">
-        <v>2553</v>
+        <v>2552</v>
       </c>
       <c r="P258" t="s">
         <v>276</v>
       </c>
       <c r="Q258" t="s">
         <v>459</v>
       </c>
       <c r="R258" t="s">
-        <v>2554</v>
+        <v>2553</v>
       </c>
       <c r="S258" t="s">
         <v>46</v>
       </c>
       <c r="T258" t="s">
         <v>166</v>
       </c>
       <c r="U258" t="s">
         <v>166</v>
       </c>
       <c r="V258" t="s">
         <v>153</v>
       </c>
       <c r="W258" t="s">
-        <v>2555</v>
+        <v>2554</v>
       </c>
       <c r="X258" t="s">
         <v>384</v>
       </c>
       <c r="Y258" t="s">
         <v>60</v>
       </c>
       <c r="Z258" t="s">
+        <v>2555</v>
+      </c>
+      <c r="AA258" t="s">
         <v>2556</v>
-      </c>
-[...1 lines deleted...]
-        <v>2557</v>
       </c>
       <c r="AB258" t="s">
         <v>82</v>
       </c>
       <c r="AC258" t="s">
         <v>317</v>
       </c>
       <c r="AD258" t="s">
-        <v>2558</v>
+        <v>2557</v>
       </c>
       <c r="AE258">
         <v>2021</v>
       </c>
       <c r="AF258" t="s">
         <v>66</v>
       </c>
       <c r="AG258" t="s">
         <v>66</v>
       </c>
       <c r="AH258" t="s">
         <v>66</v>
       </c>
       <c r="AI258" t="s">
         <v>66</v>
       </c>
       <c r="AJ258" t="s">
         <v>66</v>
       </c>
       <c r="AK258" t="s">
         <v>66</v>
       </c>
       <c r="AL258" t="s">
         <v>66</v>
       </c>
       <c r="AM258" t="s">
         <v>66</v>
       </c>
       <c r="AN258" t="s">
         <v>143</v>
       </c>
       <c r="AO258" t="s">
         <v>189</v>
       </c>
       <c r="AP258" t="s">
-        <v>2559</v>
+        <v>2558</v>
       </c>
       <c r="AQ258">
         <v>560041</v>
       </c>
       <c r="AR258" t="s">
         <v>1856</v>
       </c>
       <c r="AS258" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="259" spans="1:45">
       <c r="A259">
         <v>1036</v>
       </c>
       <c r="B259">
         <v>3</v>
       </c>
       <c r="C259" t="s">
         <v>1140</v>
       </c>
       <c r="J259" t="s">
         <v>46</v>
       </c>
       <c r="K259" t="s">
-        <v>2497</v>
+        <v>2496</v>
       </c>
       <c r="L259" t="s">
+        <v>2559</v>
+      </c>
+      <c r="M259" t="s">
         <v>2560</v>
-      </c>
-[...1 lines deleted...]
-        <v>2561</v>
       </c>
       <c r="N259">
         <v>7977537684</v>
       </c>
       <c r="O259" t="s">
         <v>68</v>
       </c>
       <c r="P259" t="s">
         <v>1598</v>
       </c>
       <c r="Q259" t="s">
         <v>260</v>
       </c>
       <c r="R259" t="s">
-        <v>2562</v>
+        <v>2561</v>
       </c>
       <c r="S259" t="s">
         <v>46</v>
       </c>
       <c r="T259" t="s">
         <v>76</v>
       </c>
       <c r="U259" t="s">
         <v>152</v>
       </c>
       <c r="V259" t="s">
         <v>153</v>
       </c>
       <c r="W259" t="s">
-        <v>2563</v>
+        <v>2562</v>
       </c>
       <c r="X259" t="s">
         <v>79</v>
       </c>
       <c r="Y259" t="s">
         <v>80</v>
       </c>
       <c r="Z259" t="s">
+        <v>2563</v>
+      </c>
+      <c r="AA259" t="s">
+        <v>66</v>
+      </c>
+      <c r="AB259" t="s">
+        <v>66</v>
+      </c>
+      <c r="AC259" t="s">
+        <v>66</v>
+      </c>
+      <c r="AD259" t="s">
+        <v>66</v>
+      </c>
+      <c r="AE259" t="s">
+        <v>66</v>
+      </c>
+      <c r="AF259" t="s">
         <v>2564</v>
       </c>
-      <c r="AA259" t="s">
-[...14 lines deleted...]
-      <c r="AF259" t="s">
+      <c r="AG259" t="s">
         <v>2565</v>
-      </c>
-[...1 lines deleted...]
-        <v>2566</v>
       </c>
       <c r="AH259" t="s">
         <v>2385</v>
       </c>
       <c r="AI259">
         <v>2023</v>
       </c>
       <c r="AJ259" t="s">
         <v>66</v>
       </c>
       <c r="AK259" t="s">
         <v>66</v>
       </c>
       <c r="AL259" t="s">
         <v>66</v>
       </c>
       <c r="AM259" t="s">
         <v>66</v>
       </c>
       <c r="AN259" t="s">
         <v>67</v>
       </c>
       <c r="AO259" t="s">
         <v>66</v>
       </c>
       <c r="AP259" t="s">
-        <v>2567</v>
+        <v>2566</v>
       </c>
       <c r="AQ259">
         <v>400706</v>
       </c>
       <c r="AR259" t="s">
         <v>1856</v>
       </c>
       <c r="AS259" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
     <row r="260" spans="1:45">
       <c r="A260">
         <v>1037</v>
       </c>
       <c r="B260">
         <v>3</v>
       </c>
       <c r="C260" t="s">
         <v>87</v>
       </c>
       <c r="J260" t="s">
         <v>46</v>
       </c>
       <c r="K260" t="s">
-        <v>2497</v>
+        <v>2496</v>
       </c>
       <c r="L260" t="s">
+        <v>2567</v>
+      </c>
+      <c r="M260" t="s">
         <v>2568</v>
-      </c>
-[...1 lines deleted...]
-        <v>2569</v>
       </c>
       <c r="N260">
         <v>9489586800</v>
       </c>
       <c r="O260" t="s">
         <v>1365</v>
       </c>
       <c r="P260" t="s">
-        <v>2570</v>
+        <v>2569</v>
       </c>
       <c r="Q260" t="s">
         <v>710</v>
       </c>
       <c r="R260" t="s">
+        <v>2570</v>
+      </c>
+      <c r="S260" t="s">
         <v>2571</v>
-      </c>
-[...1 lines deleted...]
-        <v>2572</v>
       </c>
       <c r="T260" t="s">
         <v>55</v>
       </c>
       <c r="U260" t="s">
         <v>723</v>
       </c>
       <c r="V260" t="s">
         <v>2329</v>
       </c>
       <c r="W260" t="s">
-        <v>2573</v>
+        <v>2572</v>
       </c>
       <c r="X260" t="s">
         <v>1032</v>
       </c>
       <c r="Y260" t="s">
         <v>80</v>
       </c>
       <c r="Z260" t="s">
+        <v>2573</v>
+      </c>
+      <c r="AA260" t="s">
         <v>2574</v>
-      </c>
-[...1 lines deleted...]
-        <v>2575</v>
       </c>
       <c r="AB260" t="s">
         <v>902</v>
       </c>
       <c r="AC260" t="s">
         <v>83</v>
       </c>
       <c r="AD260" t="s">
-        <v>2576</v>
+        <v>2575</v>
       </c>
       <c r="AE260">
         <v>2018</v>
       </c>
       <c r="AF260" t="s">
         <v>66</v>
       </c>
       <c r="AG260" t="s">
         <v>66</v>
       </c>
       <c r="AH260" t="s">
         <v>66</v>
       </c>
       <c r="AI260" t="s">
         <v>66</v>
       </c>
       <c r="AJ260" t="s">
         <v>66</v>
       </c>
       <c r="AK260" t="s">
         <v>66</v>
       </c>
       <c r="AL260" t="s">
         <v>66</v>
       </c>
       <c r="AM260" t="s">
         <v>66</v>
       </c>
       <c r="AN260" t="s">
         <v>67</v>
       </c>
       <c r="AO260" t="s">
         <v>85</v>
       </c>
       <c r="AP260" t="s">
-        <v>2577</v>
+        <v>2576</v>
       </c>
       <c r="AQ260">
         <v>110022</v>
       </c>
       <c r="AR260" t="s">
         <v>1856</v>
       </c>
       <c r="AS260" t="s">
-        <v>2413</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">