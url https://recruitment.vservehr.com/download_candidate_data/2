--- v0 (2026-06-04)
+++ v1 (2026-08-04)
@@ -224,51 +224,51 @@
   <si>
     <t>My background includes designing and delivering creative projects and services from concept through completion. With solid proficiency in using both computer software and hand-drawing techniques to render flawless 3D special effects—along with my ability to collaborate effectively with clients, peers, and senior management teams—I am confident that my talents and abilities will significantly benefit to Top Productions.</t>
   </si>
   <si>
     <t>B.Des.</t>
   </si>
   <si>
     <t>Product Design</t>
   </si>
   <si>
     <t>Nagaland University, Kohima</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Mumbai</t>
   </si>
   <si>
     <t>2024-11-29T09:24:21.000000Z</t>
   </si>
   <si>
-    <t>2026-06-04T11:27:34.000000Z</t>
+    <t>2026-08-04T11:20:27.000000Z</t>
   </si>
   <si>
     <t>No - [Department not Matched][key skills not Matched][Preferred Location not Matched]</t>
   </si>
   <si>
     <t>Chirag Warang</t>
   </si>
   <si>
     <t>cwarang0143@gmail.com</t>
   </si>
   <si>
     <t>2 Year(s) 6 Month(s)</t>
   </si>
   <si>
     <t>Reliance Animation</t>
   </si>
   <si>
     <t>Media Production &amp; Entertainment</t>
   </si>
   <si>
     <t>Animation / Effects - Other</t>
   </si>
   <si>
     <t>Maya</t>
   </si>
@@ -3195,53 +3195,50 @@
   <si>
     <t>Madurai</t>
   </si>
   <si>
     <t>Product Management</t>
   </si>
   <si>
     <t>Technical Product Manager</t>
   </si>
   <si>
     <t>Autodesk Maya, Photoshop, Adobe After Effects, Adobe Premiere Pro, Unity3D, Mudbox, Zbrush, Illustrator, 3D Animator, 3D Artist, Substance Painter, Keyshot, Blender, 3D Designer, 3D Generalist, 3D Modeling, Texturing, Animation, Lighting</t>
   </si>
   <si>
     <t>Senior 3D Artist/ Team Lead</t>
   </si>
   <si>
     <t>Im 6 years Experienced 3D Artist who never loses the desire to learn and improve my talents. I never take the easy way out and always give my 100 percent in all that I do. I believe that being good at something means putting yourself all into your work and that hard work should always accompany skills. Which is why I always strive to bring out the best in me in every work that I do. I need a job to acquire a career in an organization and utilize my skills for the development of company and myself.</t>
   </si>
   <si>
     <t>visual media</t>
   </si>
   <si>
     <t>MADURAI</t>
   </si>
   <si>
-    <t>2026-06-04T11:27:35.000000Z</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Sunil krupakar </t>
   </si>
   <si>
     <t>johnnykrupakar@gmail.com</t>
   </si>
   <si>
     <t>6309663434, +91</t>
   </si>
   <si>
     <t>UI / UX Designer</t>
   </si>
   <si>
     <t>interaction design, product design, adobe after effects, Product Prototyping, 3D Modeling, visual design, ux research, Wireframe, Substance Painter, Aftereffects, Photoshop, UI / UX Designer, Prototyping, Figma, UX Design, Maya, 3Ds Max</t>
   </si>
   <si>
     <t>Rs 10 Lakhs</t>
   </si>
   <si>
     <t>"Experienced 3D Artist | Bringing Imagination to Life with Cutting-Edge Visuals and Innovative Designs"</t>
   </si>
   <si>
     <t>With 7 years of experience in 3D modeling, animation, and UX design, I have spearheaded the development of new 3D pipelines, delivered product tour videos, and led the creation of cutting-edge 3D models. Skilled in Adobe Suite, Figma, and various 3D software, I have collaborated on immersive visualizations and AR projects, enhancing customer experiences globally.</t>
   </si>
   <si>
     <t>Painting</t>
@@ -4002,50 +3999,53 @@
   </si>
   <si>
     <t>nishusingh1255@gmail.com</t>
   </si>
   <si>
     <t>Bengaluru, Pune, Mumbai</t>
   </si>
   <si>
     <t>Environment Artist</t>
   </si>
   <si>
     <t>max, photoshop, maya, zbrush, 3ds max, 3d modeling, unreal engine, blender</t>
   </si>
   <si>
     <t>I have around 4years of experience as a 3D Artist and have repertoire technical 
 skills to handle any project. Brings history of success in diverse techniques and 
 industry applications. Consistently delivers top-quality work.</t>
   </si>
   <si>
     <t xml:space="preserve"> I am a 3D Game Artist and have repertoire technical 
 skills to handle any project. Brings history of success in diverse techniques and 
 industry applications. Consistently delivers top-quality work</t>
   </si>
   <si>
     <t>Deen Dayal Upadhyay Gorakhpur University (DDUGU)</t>
+  </si>
+  <si>
+    <t>2026-08-04T11:20:28.000000Z</t>
   </si>
   <si>
     <t>MEET</t>
   </si>
   <si>
     <t>artistmeet1404@gmail.com</t>
   </si>
   <si>
     <t>Surat, Vadodara, Ahmedabad, Rajkot, Remote, Mumbai</t>
   </si>
   <si>
     <t>anibuddy animation studio</t>
   </si>
   <si>
     <t>3D modeller &amp; texturing artist</t>
   </si>
   <si>
     <t>Autodesk Maya, Adobe Photoshop, Texturing, 3D Modeler, Lighting, Rendering, Blender, Substance Painter, Product, Modeling, Character Modeling, 3D Modeling, 3D, Ar - Vr, Cgi Modeling, Modeling Texturing</t>
   </si>
   <si>
     <t>3D modeller &amp; texturing artist currently living in Surat</t>
   </si>
   <si>
     <t>Creative 3D Artist in Product &amp; Character 3D Modeling and Texturing.
 Expert with various software and project execution for 3D Modeling in
@@ -18760,351 +18760,351 @@
       <c r="AK87" t="s">
         <v>66</v>
       </c>
       <c r="AL87" t="s">
         <v>66</v>
       </c>
       <c r="AM87" t="s">
         <v>66</v>
       </c>
       <c r="AN87" t="s">
         <v>67</v>
       </c>
       <c r="AO87" t="s">
         <v>85</v>
       </c>
       <c r="AP87" t="s">
         <v>1027</v>
       </c>
       <c r="AQ87">
         <v>625011</v>
       </c>
       <c r="AR87" t="s">
         <v>776</v>
       </c>
       <c r="AS87" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="88" spans="1:45">
       <c r="A88">
         <v>606</v>
       </c>
       <c r="B88">
         <v>2</v>
       </c>
       <c r="C88" t="s">
         <v>45</v>
       </c>
       <c r="J88" t="s">
         <v>46</v>
       </c>
       <c r="K88" t="s">
         <v>986</v>
       </c>
       <c r="L88" t="s">
+        <v>1028</v>
+      </c>
+      <c r="M88" t="s">
         <v>1029</v>
       </c>
-      <c r="M88" t="s">
+      <c r="N88" t="s">
         <v>1030</v>
-      </c>
-[...1 lines deleted...]
-        <v>1031</v>
       </c>
       <c r="O88" t="s">
         <v>92</v>
       </c>
       <c r="P88" t="s">
         <v>651</v>
       </c>
       <c r="Q88" t="s">
         <v>582</v>
       </c>
       <c r="R88" t="s">
         <v>66</v>
       </c>
       <c r="S88" t="s">
         <v>66</v>
       </c>
       <c r="T88" t="s">
         <v>55</v>
       </c>
       <c r="U88" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="V88" t="s">
         <v>57</v>
       </c>
       <c r="W88" t="s">
+        <v>1032</v>
+      </c>
+      <c r="X88" t="s">
         <v>1033</v>
       </c>
-      <c r="X88" t="s">
+      <c r="Y88" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z88" t="s">
         <v>1034</v>
       </c>
-      <c r="Y88" t="s">
-[...2 lines deleted...]
-      <c r="Z88" t="s">
+      <c r="AA88" t="s">
         <v>1035</v>
-      </c>
-[...1 lines deleted...]
-        <v>1036</v>
       </c>
       <c r="AB88" t="s">
         <v>412</v>
       </c>
       <c r="AC88" t="s">
+        <v>1036</v>
+      </c>
+      <c r="AD88" t="s">
         <v>1037</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
       <c r="AE88">
         <v>2014</v>
       </c>
       <c r="AF88" t="s">
         <v>66</v>
       </c>
       <c r="AG88" t="s">
         <v>66</v>
       </c>
       <c r="AH88" t="s">
         <v>66</v>
       </c>
       <c r="AI88" t="s">
         <v>66</v>
       </c>
       <c r="AJ88" t="s">
         <v>66</v>
       </c>
       <c r="AK88" t="s">
         <v>66</v>
       </c>
       <c r="AL88" t="s">
         <v>66</v>
       </c>
       <c r="AM88" t="s">
         <v>66</v>
       </c>
       <c r="AN88" t="s">
         <v>67</v>
       </c>
       <c r="AO88" t="s">
         <v>85</v>
       </c>
       <c r="AP88" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
       <c r="AQ88">
         <v>518004</v>
       </c>
       <c r="AR88" t="s">
         <v>776</v>
       </c>
       <c r="AS88" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="89" spans="1:45">
       <c r="A89">
         <v>607</v>
       </c>
       <c r="B89">
         <v>2</v>
       </c>
       <c r="C89" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
       <c r="J89" t="s">
         <v>46</v>
       </c>
       <c r="K89" t="s">
         <v>986</v>
       </c>
       <c r="L89" t="s">
+        <v>1040</v>
+      </c>
+      <c r="M89" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
       <c r="N89">
         <v>6379878523</v>
       </c>
       <c r="O89" t="s">
         <v>111</v>
       </c>
       <c r="P89" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="Q89" t="s">
         <v>260</v>
       </c>
       <c r="R89" t="s">
         <v>889</v>
       </c>
       <c r="S89" t="s">
         <v>46</v>
       </c>
       <c r="T89" t="s">
         <v>55</v>
       </c>
       <c r="U89" t="s">
         <v>97</v>
       </c>
       <c r="V89" t="s">
         <v>245</v>
       </c>
       <c r="W89" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
       <c r="X89" t="s">
         <v>740</v>
       </c>
       <c r="Y89" t="s">
         <v>60</v>
       </c>
       <c r="Z89" t="s">
+        <v>1044</v>
+      </c>
+      <c r="AA89" t="s">
         <v>1045</v>
-      </c>
-[...1 lines deleted...]
-        <v>1046</v>
       </c>
       <c r="AB89" t="s">
         <v>233</v>
       </c>
       <c r="AC89" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="AD89" t="s">
         <v>783</v>
       </c>
       <c r="AE89">
         <v>2021</v>
       </c>
       <c r="AF89" t="s">
         <v>269</v>
       </c>
       <c r="AG89" t="s">
         <v>83</v>
       </c>
       <c r="AH89" t="s">
-        <v>1048</v>
+        <v>1047</v>
       </c>
       <c r="AI89">
         <v>2021</v>
       </c>
       <c r="AJ89" t="s">
         <v>66</v>
       </c>
       <c r="AK89" t="s">
         <v>66</v>
       </c>
       <c r="AL89" t="s">
         <v>66</v>
       </c>
       <c r="AM89" t="s">
         <v>66</v>
       </c>
       <c r="AN89" t="s">
         <v>67</v>
       </c>
       <c r="AO89" t="s">
         <v>85</v>
       </c>
       <c r="AP89" t="s">
         <v>111</v>
       </c>
       <c r="AQ89">
         <v>600039</v>
       </c>
       <c r="AR89" t="s">
         <v>776</v>
       </c>
       <c r="AS89" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="90" spans="1:45">
       <c r="A90">
         <v>608</v>
       </c>
       <c r="B90">
         <v>2</v>
       </c>
       <c r="C90" t="s">
         <v>173</v>
       </c>
       <c r="J90" t="s">
         <v>46</v>
       </c>
       <c r="K90" t="s">
         <v>986</v>
       </c>
       <c r="L90" t="s">
+        <v>1048</v>
+      </c>
+      <c r="M90" t="s">
         <v>1049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1050</v>
       </c>
       <c r="N90">
         <v>9600748738</v>
       </c>
       <c r="O90" t="s">
         <v>333</v>
       </c>
       <c r="P90" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="Q90" t="s">
         <v>112</v>
       </c>
       <c r="R90" t="s">
         <v>66</v>
       </c>
       <c r="S90" t="s">
         <v>66</v>
       </c>
       <c r="T90" t="s">
         <v>127</v>
       </c>
       <c r="U90" t="s">
         <v>127</v>
       </c>
       <c r="V90" t="s">
         <v>115</v>
       </c>
       <c r="W90" t="s">
+        <v>1051</v>
+      </c>
+      <c r="X90" t="s">
+        <v>66</v>
+      </c>
+      <c r="Y90" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z90" t="s">
         <v>1052</v>
-      </c>
-[...7 lines deleted...]
-        <v>1053</v>
       </c>
       <c r="AA90" t="s">
         <v>66</v>
       </c>
       <c r="AB90" t="s">
         <v>201</v>
       </c>
       <c r="AC90" t="s">
         <v>762</v>
       </c>
       <c r="AD90" t="s">
         <v>594</v>
       </c>
       <c r="AE90">
         <v>2022</v>
       </c>
       <c r="AF90" t="s">
         <v>66</v>
       </c>
       <c r="AG90" t="s">
         <v>66</v>
       </c>
       <c r="AH90" t="s">
         <v>66</v>
       </c>
@@ -19117,116 +19117,116 @@
       <c r="AK90" t="s">
         <v>66</v>
       </c>
       <c r="AL90" t="s">
         <v>66</v>
       </c>
       <c r="AM90" t="s">
         <v>66</v>
       </c>
       <c r="AN90" t="s">
         <v>66</v>
       </c>
       <c r="AO90" t="s">
         <v>66</v>
       </c>
       <c r="AP90" t="s">
         <v>66</v>
       </c>
       <c r="AQ90" t="s">
         <v>66</v>
       </c>
       <c r="AR90" t="s">
         <v>776</v>
       </c>
       <c r="AS90" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="91" spans="1:45">
       <c r="A91">
         <v>609</v>
       </c>
       <c r="B91">
         <v>2</v>
       </c>
       <c r="C91" t="s">
         <v>144</v>
       </c>
       <c r="J91" t="s">
         <v>46</v>
       </c>
       <c r="K91" t="s">
+        <v>1053</v>
+      </c>
+      <c r="L91" t="s">
         <v>1054</v>
       </c>
-      <c r="L91" t="s">
+      <c r="M91" t="s">
         <v>1055</v>
-      </c>
-[...1 lines deleted...]
-        <v>1056</v>
       </c>
       <c r="N91">
         <v>9488225879</v>
       </c>
       <c r="O91" t="s">
         <v>333</v>
       </c>
       <c r="P91" t="s">
-        <v>1057</v>
+        <v>1056</v>
       </c>
       <c r="Q91" t="s">
         <v>112</v>
       </c>
       <c r="R91" t="s">
         <v>66</v>
       </c>
       <c r="S91" t="s">
         <v>66</v>
       </c>
       <c r="T91" t="s">
         <v>166</v>
       </c>
       <c r="U91" t="s">
         <v>166</v>
       </c>
       <c r="V91" t="s">
         <v>153</v>
       </c>
       <c r="W91" t="s">
-        <v>1058</v>
+        <v>1057</v>
       </c>
       <c r="X91" t="s">
         <v>66</v>
       </c>
       <c r="Y91" t="s">
         <v>60</v>
       </c>
       <c r="Z91" t="s">
+        <v>1058</v>
+      </c>
+      <c r="AA91" t="s">
         <v>1059</v>
-      </c>
-[...1 lines deleted...]
-        <v>1060</v>
       </c>
       <c r="AB91" t="s">
         <v>66</v>
       </c>
       <c r="AC91" t="s">
         <v>66</v>
       </c>
       <c r="AD91" t="s">
         <v>66</v>
       </c>
       <c r="AE91" t="s">
         <v>66</v>
       </c>
       <c r="AF91" t="s">
         <v>66</v>
       </c>
       <c r="AG91" t="s">
         <v>66</v>
       </c>
       <c r="AH91" t="s">
         <v>66</v>
       </c>
       <c r="AI91" t="s">
         <v>66</v>
       </c>
@@ -19236,235 +19236,235 @@
       <c r="AK91" t="s">
         <v>66</v>
       </c>
       <c r="AL91" t="s">
         <v>66</v>
       </c>
       <c r="AM91" t="s">
         <v>66</v>
       </c>
       <c r="AN91" t="s">
         <v>67</v>
       </c>
       <c r="AO91" t="s">
         <v>85</v>
       </c>
       <c r="AP91" t="s">
         <v>336</v>
       </c>
       <c r="AQ91">
         <v>641002</v>
       </c>
       <c r="AR91" t="s">
         <v>776</v>
       </c>
       <c r="AS91" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="92" spans="1:45">
       <c r="A92">
         <v>610</v>
       </c>
       <c r="B92">
         <v>2</v>
       </c>
       <c r="C92" t="s">
         <v>330</v>
       </c>
       <c r="J92" t="s">
         <v>46</v>
       </c>
       <c r="K92" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="L92" t="s">
+        <v>1060</v>
+      </c>
+      <c r="M92" t="s">
         <v>1061</v>
-      </c>
-[...1 lines deleted...]
-        <v>1062</v>
       </c>
       <c r="N92">
         <v>9330765644</v>
       </c>
       <c r="O92" t="s">
         <v>531</v>
       </c>
       <c r="P92" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
       <c r="Q92" t="s">
         <v>74</v>
       </c>
       <c r="R92" t="s">
         <v>556</v>
       </c>
       <c r="S92" t="s">
         <v>97</v>
       </c>
       <c r="T92" t="s">
         <v>76</v>
       </c>
       <c r="U92" t="s">
         <v>290</v>
       </c>
       <c r="V92" t="s">
         <v>245</v>
       </c>
       <c r="W92" t="s">
+        <v>1063</v>
+      </c>
+      <c r="X92" t="s">
         <v>1064</v>
-      </c>
-[...1 lines deleted...]
-        <v>1065</v>
       </c>
       <c r="Y92" t="s">
         <v>60</v>
       </c>
       <c r="Z92" t="s">
+        <v>1065</v>
+      </c>
+      <c r="AA92" t="s">
         <v>1066</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067</v>
       </c>
       <c r="AB92" t="s">
         <v>66</v>
       </c>
       <c r="AC92" t="s">
         <v>66</v>
       </c>
       <c r="AD92" t="s">
         <v>66</v>
       </c>
       <c r="AE92" t="s">
         <v>66</v>
       </c>
       <c r="AF92" t="s">
         <v>66</v>
       </c>
       <c r="AG92" t="s">
         <v>66</v>
       </c>
       <c r="AH92" t="s">
         <v>66</v>
       </c>
       <c r="AI92" t="s">
         <v>66</v>
       </c>
       <c r="AJ92" t="s">
         <v>66</v>
       </c>
       <c r="AK92" t="s">
         <v>66</v>
       </c>
       <c r="AL92" t="s">
         <v>66</v>
       </c>
       <c r="AM92" t="s">
         <v>66</v>
       </c>
       <c r="AN92" t="s">
         <v>67</v>
       </c>
       <c r="AO92" t="s">
         <v>85</v>
       </c>
       <c r="AP92" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
       <c r="AQ92">
         <v>700131</v>
       </c>
       <c r="AR92" t="s">
         <v>776</v>
       </c>
       <c r="AS92" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="93" spans="1:45">
       <c r="A93">
         <v>611</v>
       </c>
       <c r="B93">
         <v>2</v>
       </c>
       <c r="C93" t="s">
         <v>173</v>
       </c>
       <c r="J93" t="s">
         <v>46</v>
       </c>
       <c r="K93" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="L93" t="s">
+        <v>1068</v>
+      </c>
+      <c r="M93" t="s">
         <v>1069</v>
-      </c>
-[...1 lines deleted...]
-        <v>1070</v>
       </c>
       <c r="N93">
         <v>9013955855</v>
       </c>
       <c r="O93" t="s">
         <v>133</v>
       </c>
       <c r="P93" t="s">
         <v>580</v>
       </c>
       <c r="Q93" t="s">
         <v>149</v>
       </c>
       <c r="R93" t="s">
         <v>66</v>
       </c>
       <c r="S93" t="s">
         <v>66</v>
       </c>
       <c r="T93" t="s">
         <v>76</v>
       </c>
       <c r="U93" t="s">
         <v>77</v>
       </c>
       <c r="V93" t="s">
         <v>153</v>
       </c>
       <c r="W93" t="s">
+        <v>1070</v>
+      </c>
+      <c r="X93" t="s">
         <v>1071</v>
-      </c>
-[...1 lines deleted...]
-        <v>1072</v>
       </c>
       <c r="Y93" t="s">
         <v>60</v>
       </c>
       <c r="Z93" t="s">
+        <v>1072</v>
+      </c>
+      <c r="AA93" t="s">
         <v>1073</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074</v>
       </c>
       <c r="AB93" t="s">
         <v>201</v>
       </c>
       <c r="AC93" t="s">
         <v>814</v>
       </c>
       <c r="AD93" t="s">
         <v>754</v>
       </c>
       <c r="AE93">
         <v>2019</v>
       </c>
       <c r="AF93" t="s">
         <v>66</v>
       </c>
       <c r="AG93" t="s">
         <v>66</v>
       </c>
       <c r="AH93" t="s">
         <v>66</v>
       </c>
       <c r="AI93" t="s">
         <v>66</v>
       </c>
@@ -19474,2460 +19474,2460 @@
       <c r="AK93" t="s">
         <v>66</v>
       </c>
       <c r="AL93" t="s">
         <v>66</v>
       </c>
       <c r="AM93" t="s">
         <v>66</v>
       </c>
       <c r="AN93" t="s">
         <v>67</v>
       </c>
       <c r="AO93" t="s">
         <v>85</v>
       </c>
       <c r="AP93" t="s">
         <v>133</v>
       </c>
       <c r="AQ93">
         <v>110054</v>
       </c>
       <c r="AR93" t="s">
         <v>776</v>
       </c>
       <c r="AS93" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="94" spans="1:45">
       <c r="A94">
         <v>612</v>
       </c>
       <c r="B94">
         <v>2</v>
       </c>
       <c r="C94" t="s">
         <v>255</v>
       </c>
       <c r="J94" t="s">
         <v>46</v>
       </c>
       <c r="K94" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="L94" t="s">
+        <v>1074</v>
+      </c>
+      <c r="M94" t="s">
         <v>1075</v>
-      </c>
-[...1 lines deleted...]
-        <v>1076</v>
       </c>
       <c r="N94">
         <v>7845347615</v>
       </c>
       <c r="O94" t="s">
+        <v>1076</v>
+      </c>
+      <c r="P94" t="s">
         <v>1077</v>
       </c>
-      <c r="P94" t="s">
+      <c r="Q94" t="s">
         <v>1078</v>
       </c>
-      <c r="Q94" t="s">
+      <c r="R94" t="s">
         <v>1079</v>
       </c>
-      <c r="R94" t="s">
+      <c r="S94" t="s">
         <v>1080</v>
-      </c>
-[...1 lines deleted...]
-        <v>1081</v>
       </c>
       <c r="T94" t="s">
         <v>55</v>
       </c>
       <c r="U94" t="s">
         <v>405</v>
       </c>
       <c r="V94" t="s">
         <v>270</v>
       </c>
       <c r="W94" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
       <c r="X94" t="s">
         <v>449</v>
       </c>
       <c r="Y94" t="s">
         <v>60</v>
       </c>
       <c r="Z94" t="s">
+        <v>1082</v>
+      </c>
+      <c r="AA94" t="s">
         <v>1083</v>
-      </c>
-[...1 lines deleted...]
-        <v>1084</v>
       </c>
       <c r="AB94" t="s">
         <v>103</v>
       </c>
       <c r="AC94" t="s">
+        <v>1084</v>
+      </c>
+      <c r="AD94" t="s">
         <v>1085</v>
-      </c>
-[...1 lines deleted...]
-        <v>1086</v>
       </c>
       <c r="AE94">
         <v>2016</v>
       </c>
       <c r="AF94" t="s">
         <v>66</v>
       </c>
       <c r="AG94" t="s">
         <v>66</v>
       </c>
       <c r="AH94" t="s">
         <v>66</v>
       </c>
       <c r="AI94" t="s">
         <v>66</v>
       </c>
       <c r="AJ94" t="s">
         <v>66</v>
       </c>
       <c r="AK94" t="s">
         <v>66</v>
       </c>
       <c r="AL94" t="s">
         <v>66</v>
       </c>
       <c r="AM94" t="s">
         <v>66</v>
       </c>
       <c r="AN94" t="s">
         <v>67</v>
       </c>
       <c r="AO94" t="s">
         <v>85</v>
       </c>
       <c r="AP94" t="s">
-        <v>1087</v>
+        <v>1086</v>
       </c>
       <c r="AQ94">
         <v>638301</v>
       </c>
       <c r="AR94" t="s">
         <v>776</v>
       </c>
       <c r="AS94" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="95" spans="1:45">
       <c r="A95">
         <v>613</v>
       </c>
       <c r="B95">
         <v>2</v>
       </c>
       <c r="C95" t="s">
-        <v>1088</v>
+        <v>1087</v>
       </c>
       <c r="J95" t="s">
         <v>46</v>
       </c>
       <c r="K95" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="L95" t="s">
+        <v>1088</v>
+      </c>
+      <c r="M95" t="s">
         <v>1089</v>
-      </c>
-[...1 lines deleted...]
-        <v>1090</v>
       </c>
       <c r="N95">
         <v>8815985012</v>
       </c>
       <c r="O95" t="s">
+        <v>1090</v>
+      </c>
+      <c r="P95" t="s">
         <v>1091</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092</v>
       </c>
       <c r="Q95" t="s">
         <v>74</v>
       </c>
       <c r="R95" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
       <c r="S95" t="s">
         <v>46</v>
       </c>
       <c r="T95" t="s">
         <v>76</v>
       </c>
       <c r="U95" t="s">
         <v>152</v>
       </c>
       <c r="V95" t="s">
         <v>393</v>
       </c>
       <c r="W95" t="s">
+        <v>1093</v>
+      </c>
+      <c r="X95" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>1095</v>
       </c>
       <c r="Y95" t="s">
         <v>248</v>
       </c>
       <c r="Z95" t="s">
+        <v>1095</v>
+      </c>
+      <c r="AA95" t="s">
         <v>1096</v>
-      </c>
-[...1 lines deleted...]
-        <v>1097</v>
       </c>
       <c r="AB95" t="s">
         <v>103</v>
       </c>
       <c r="AC95" t="s">
         <v>675</v>
       </c>
       <c r="AD95" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="AE95">
         <v>2024</v>
       </c>
       <c r="AF95" t="s">
         <v>66</v>
       </c>
       <c r="AG95" t="s">
         <v>66</v>
       </c>
       <c r="AH95" t="s">
         <v>66</v>
       </c>
       <c r="AI95" t="s">
         <v>66</v>
       </c>
       <c r="AJ95" t="s">
         <v>66</v>
       </c>
       <c r="AK95" t="s">
         <v>66</v>
       </c>
       <c r="AL95" t="s">
         <v>66</v>
       </c>
       <c r="AM95" t="s">
         <v>66</v>
       </c>
       <c r="AN95" t="s">
         <v>67</v>
       </c>
       <c r="AO95" t="s">
         <v>85</v>
       </c>
       <c r="AP95" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="AQ95" t="s">
         <v>66</v>
       </c>
       <c r="AR95" t="s">
         <v>776</v>
       </c>
       <c r="AS95" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="96" spans="1:45">
       <c r="A96">
         <v>614</v>
       </c>
       <c r="B96">
         <v>2</v>
       </c>
       <c r="C96" t="s">
-        <v>1100</v>
+        <v>1099</v>
       </c>
       <c r="J96" t="s">
         <v>46</v>
       </c>
       <c r="K96" t="s">
+        <v>1100</v>
+      </c>
+      <c r="L96" t="s">
         <v>1101</v>
       </c>
-      <c r="L96" t="s">
+      <c r="M96" t="s">
         <v>1102</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103</v>
       </c>
       <c r="N96">
         <v>9036260197</v>
       </c>
       <c r="O96" t="s">
         <v>276</v>
       </c>
       <c r="P96" t="s">
         <v>276</v>
       </c>
       <c r="Q96" t="s">
+        <v>1103</v>
+      </c>
+      <c r="R96" t="s">
         <v>1104</v>
-      </c>
-[...1 lines deleted...]
-        <v>1105</v>
       </c>
       <c r="S96" t="s">
         <v>46</v>
       </c>
       <c r="T96" t="s">
         <v>166</v>
       </c>
       <c r="U96" t="s">
         <v>166</v>
       </c>
       <c r="V96" t="s">
         <v>153</v>
       </c>
       <c r="W96" t="s">
-        <v>1106</v>
+        <v>1105</v>
       </c>
       <c r="X96" t="s">
         <v>384</v>
       </c>
       <c r="Y96" t="s">
         <v>588</v>
       </c>
       <c r="Z96" t="s">
+        <v>1106</v>
+      </c>
+      <c r="AA96" t="s">
         <v>1107</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108</v>
       </c>
       <c r="AB96" t="s">
         <v>82</v>
       </c>
       <c r="AC96" t="s">
         <v>376</v>
       </c>
       <c r="AD96" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="AE96">
         <v>2018</v>
       </c>
       <c r="AF96" t="s">
         <v>66</v>
       </c>
       <c r="AG96" t="s">
         <v>66</v>
       </c>
       <c r="AH96" t="s">
         <v>66</v>
       </c>
       <c r="AI96" t="s">
         <v>66</v>
       </c>
       <c r="AJ96" t="s">
         <v>66</v>
       </c>
       <c r="AK96" t="s">
         <v>66</v>
       </c>
       <c r="AL96" t="s">
         <v>66</v>
       </c>
       <c r="AM96" t="s">
         <v>66</v>
       </c>
       <c r="AN96" t="s">
         <v>67</v>
       </c>
       <c r="AO96" t="s">
         <v>85</v>
       </c>
       <c r="AP96" t="s">
-        <v>1110</v>
+        <v>1109</v>
       </c>
       <c r="AQ96">
         <v>560058</v>
       </c>
       <c r="AR96" t="s">
         <v>776</v>
       </c>
       <c r="AS96" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="97" spans="1:45">
       <c r="A97">
         <v>615</v>
       </c>
       <c r="B97">
         <v>2</v>
       </c>
       <c r="C97" t="s">
         <v>173</v>
       </c>
       <c r="J97" t="s">
         <v>46</v>
       </c>
       <c r="K97" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="L97" t="s">
+        <v>1110</v>
+      </c>
+      <c r="M97" t="s">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
       <c r="N97">
         <v>9599591059</v>
       </c>
       <c r="O97" t="s">
         <v>580</v>
       </c>
       <c r="P97" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="Q97" t="s">
         <v>690</v>
       </c>
       <c r="R97" t="s">
+        <v>1113</v>
+      </c>
+      <c r="S97" t="s">
         <v>1114</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115</v>
       </c>
       <c r="T97" t="s">
         <v>76</v>
       </c>
       <c r="U97" t="s">
         <v>211</v>
       </c>
       <c r="V97" t="s">
         <v>153</v>
       </c>
       <c r="W97" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
       <c r="X97" t="s">
         <v>384</v>
       </c>
       <c r="Y97" t="s">
         <v>80</v>
       </c>
       <c r="Z97" t="s">
+        <v>1116</v>
+      </c>
+      <c r="AA97" t="s">
         <v>1117</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
       <c r="AB97" t="s">
         <v>201</v>
       </c>
       <c r="AC97" t="s">
         <v>762</v>
       </c>
       <c r="AD97" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
       <c r="AE97">
         <v>2014</v>
       </c>
       <c r="AF97" t="s">
         <v>66</v>
       </c>
       <c r="AG97" t="s">
         <v>66</v>
       </c>
       <c r="AH97" t="s">
         <v>66</v>
       </c>
       <c r="AI97" t="s">
         <v>66</v>
       </c>
       <c r="AJ97" t="s">
         <v>66</v>
       </c>
       <c r="AK97" t="s">
         <v>66</v>
       </c>
       <c r="AL97" t="s">
         <v>66</v>
       </c>
       <c r="AM97" t="s">
         <v>66</v>
       </c>
       <c r="AN97" t="s">
         <v>143</v>
       </c>
       <c r="AO97" t="s">
         <v>189</v>
       </c>
       <c r="AP97" t="s">
         <v>133</v>
       </c>
       <c r="AQ97">
         <v>110058</v>
       </c>
       <c r="AR97" t="s">
         <v>776</v>
       </c>
       <c r="AS97" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="98" spans="1:45">
       <c r="A98">
         <v>616</v>
       </c>
       <c r="B98">
         <v>2</v>
       </c>
       <c r="C98" t="s">
         <v>144</v>
       </c>
       <c r="J98" t="s">
         <v>46</v>
       </c>
       <c r="K98" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="L98" t="s">
+        <v>1119</v>
+      </c>
+      <c r="M98" t="s">
         <v>1120</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
       <c r="N98">
         <v>9398308394</v>
       </c>
       <c r="O98" t="s">
         <v>92</v>
       </c>
       <c r="P98" t="s">
-        <v>1122</v>
+        <v>1121</v>
       </c>
       <c r="Q98" t="s">
         <v>112</v>
       </c>
       <c r="R98" t="s">
         <v>66</v>
       </c>
       <c r="S98" t="s">
         <v>66</v>
       </c>
       <c r="T98" t="s">
         <v>76</v>
       </c>
       <c r="U98" t="s">
         <v>77</v>
       </c>
       <c r="V98" t="s">
         <v>153</v>
       </c>
       <c r="W98" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="X98" t="s">
         <v>66</v>
       </c>
       <c r="Y98" t="s">
         <v>60</v>
       </c>
       <c r="Z98" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="AA98" t="s">
         <v>66</v>
       </c>
       <c r="AB98" t="s">
         <v>201</v>
       </c>
       <c r="AC98" t="s">
+        <v>1124</v>
+      </c>
+      <c r="AD98" t="s">
         <v>1125</v>
-      </c>
-[...1 lines deleted...]
-        <v>1126</v>
       </c>
       <c r="AE98">
         <v>2021</v>
       </c>
       <c r="AF98" t="s">
         <v>66</v>
       </c>
       <c r="AG98" t="s">
         <v>66</v>
       </c>
       <c r="AH98" t="s">
         <v>66</v>
       </c>
       <c r="AI98" t="s">
         <v>66</v>
       </c>
       <c r="AJ98" t="s">
         <v>66</v>
       </c>
       <c r="AK98" t="s">
         <v>66</v>
       </c>
       <c r="AL98" t="s">
         <v>66</v>
       </c>
       <c r="AM98" t="s">
         <v>66</v>
       </c>
       <c r="AN98" t="s">
         <v>67</v>
       </c>
       <c r="AO98" t="s">
         <v>66</v>
       </c>
       <c r="AP98" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="AQ98" t="s">
         <v>66</v>
       </c>
       <c r="AR98" t="s">
         <v>776</v>
       </c>
       <c r="AS98" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="99" spans="1:45">
       <c r="A99">
         <v>617</v>
       </c>
       <c r="B99">
         <v>2</v>
       </c>
       <c r="C99" t="s">
-        <v>1128</v>
+        <v>1127</v>
       </c>
       <c r="J99" t="s">
         <v>46</v>
       </c>
       <c r="K99" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="L99" t="s">
+        <v>1128</v>
+      </c>
+      <c r="M99" t="s">
         <v>1129</v>
-      </c>
-[...1 lines deleted...]
-        <v>1130</v>
       </c>
       <c r="N99">
         <v>8610869922</v>
       </c>
       <c r="O99" t="s">
         <v>111</v>
       </c>
       <c r="P99" t="s">
-        <v>1131</v>
+        <v>1130</v>
       </c>
       <c r="Q99" t="s">
         <v>242</v>
       </c>
       <c r="R99" t="s">
+        <v>1131</v>
+      </c>
+      <c r="S99" t="s">
         <v>1132</v>
-      </c>
-[...1 lines deleted...]
-        <v>1133</v>
       </c>
       <c r="T99" t="s">
         <v>55</v>
       </c>
       <c r="U99" t="s">
         <v>152</v>
       </c>
       <c r="V99" t="s">
         <v>371</v>
       </c>
       <c r="W99" t="s">
+        <v>1133</v>
+      </c>
+      <c r="X99" t="s">
         <v>1134</v>
-      </c>
-[...1 lines deleted...]
-        <v>1135</v>
       </c>
       <c r="Y99" t="s">
         <v>248</v>
       </c>
       <c r="Z99" t="s">
+        <v>1135</v>
+      </c>
+      <c r="AA99" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
       <c r="AB99" t="s">
         <v>251</v>
       </c>
       <c r="AC99" t="s">
         <v>252</v>
       </c>
       <c r="AD99" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
       <c r="AE99">
         <v>2019</v>
       </c>
       <c r="AF99" t="s">
         <v>269</v>
       </c>
       <c r="AG99" t="s">
+        <v>1138</v>
+      </c>
+      <c r="AH99" t="s">
         <v>1139</v>
-      </c>
-[...1 lines deleted...]
-        <v>1140</v>
       </c>
       <c r="AI99">
         <v>2021</v>
       </c>
       <c r="AJ99" t="s">
         <v>66</v>
       </c>
       <c r="AK99" t="s">
         <v>66</v>
       </c>
       <c r="AL99" t="s">
         <v>66</v>
       </c>
       <c r="AM99" t="s">
         <v>66</v>
       </c>
       <c r="AN99" t="s">
         <v>143</v>
       </c>
       <c r="AO99" t="s">
         <v>85</v>
       </c>
       <c r="AP99" t="s">
-        <v>1141</v>
+        <v>1140</v>
       </c>
       <c r="AQ99">
         <v>626189</v>
       </c>
       <c r="AR99" t="s">
         <v>776</v>
       </c>
       <c r="AS99" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="100" spans="1:45">
       <c r="A100">
         <v>618</v>
       </c>
       <c r="B100">
         <v>2</v>
       </c>
       <c r="C100" t="s">
-        <v>1142</v>
+        <v>1141</v>
       </c>
       <c r="J100" t="s">
         <v>46</v>
       </c>
       <c r="K100" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="L100" t="s">
+        <v>1142</v>
+      </c>
+      <c r="M100" t="s">
         <v>1143</v>
-      </c>
-[...1 lines deleted...]
-        <v>1144</v>
       </c>
       <c r="N100">
         <v>7411439542</v>
       </c>
       <c r="O100" t="s">
         <v>276</v>
       </c>
       <c r="P100" t="s">
+        <v>1144</v>
+      </c>
+      <c r="Q100" t="s">
         <v>1145</v>
       </c>
-      <c r="Q100" t="s">
+      <c r="R100" t="s">
         <v>1146</v>
-      </c>
-[...1 lines deleted...]
-        <v>1147</v>
       </c>
       <c r="S100" t="s">
         <v>46</v>
       </c>
       <c r="T100" t="s">
         <v>76</v>
       </c>
       <c r="U100" t="s">
         <v>77</v>
       </c>
       <c r="V100" t="s">
         <v>153</v>
       </c>
       <c r="W100" t="s">
-        <v>1148</v>
+        <v>1147</v>
       </c>
       <c r="X100" t="s">
         <v>137</v>
       </c>
       <c r="Y100" t="s">
         <v>60</v>
       </c>
       <c r="Z100" t="s">
-        <v>1149</v>
+        <v>1148</v>
       </c>
       <c r="AA100" t="s">
         <v>66</v>
       </c>
       <c r="AB100" t="s">
         <v>201</v>
       </c>
       <c r="AC100" t="s">
+        <v>1149</v>
+      </c>
+      <c r="AD100" t="s">
         <v>1150</v>
-      </c>
-[...1 lines deleted...]
-        <v>1151</v>
       </c>
       <c r="AE100">
         <v>2021</v>
       </c>
       <c r="AF100" t="s">
         <v>66</v>
       </c>
       <c r="AG100" t="s">
         <v>66</v>
       </c>
       <c r="AH100" t="s">
         <v>66</v>
       </c>
       <c r="AI100" t="s">
         <v>66</v>
       </c>
       <c r="AJ100" t="s">
         <v>66</v>
       </c>
       <c r="AK100" t="s">
         <v>66</v>
       </c>
       <c r="AL100" t="s">
         <v>66</v>
       </c>
       <c r="AM100" t="s">
         <v>66</v>
       </c>
       <c r="AN100" t="s">
         <v>67</v>
       </c>
       <c r="AO100" t="s">
         <v>85</v>
       </c>
       <c r="AP100" t="s">
         <v>276</v>
       </c>
       <c r="AQ100">
         <v>560083</v>
       </c>
       <c r="AR100" t="s">
         <v>776</v>
       </c>
       <c r="AS100" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="101" spans="1:45">
       <c r="A101">
         <v>619</v>
       </c>
       <c r="B101">
         <v>2</v>
       </c>
       <c r="C101" t="s">
         <v>607</v>
       </c>
       <c r="J101" t="s">
         <v>46</v>
       </c>
       <c r="K101" t="s">
+        <v>1151</v>
+      </c>
+      <c r="L101" t="s">
         <v>1152</v>
       </c>
-      <c r="L101" t="s">
+      <c r="M101" t="s">
         <v>1153</v>
-      </c>
-[...1 lines deleted...]
-        <v>1154</v>
       </c>
       <c r="N101">
         <v>9039174244</v>
       </c>
       <c r="O101" t="s">
         <v>381</v>
       </c>
       <c r="P101" t="s">
-        <v>1155</v>
+        <v>1154</v>
       </c>
       <c r="Q101" t="s">
         <v>242</v>
       </c>
       <c r="R101" t="s">
+        <v>1155</v>
+      </c>
+      <c r="S101" t="s">
         <v>1156</v>
-      </c>
-[...1 lines deleted...]
-        <v>1157</v>
       </c>
       <c r="T101" t="s">
         <v>55</v>
       </c>
       <c r="U101" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
       <c r="V101" t="s">
         <v>115</v>
       </c>
       <c r="W101" t="s">
+        <v>1158</v>
+      </c>
+      <c r="X101" t="s">
         <v>1159</v>
-      </c>
-[...1 lines deleted...]
-        <v>1160</v>
       </c>
       <c r="Y101" t="s">
         <v>60</v>
       </c>
       <c r="Z101" t="s">
-        <v>1161</v>
+        <v>1160</v>
       </c>
       <c r="AA101" t="s">
         <v>66</v>
       </c>
       <c r="AB101" t="s">
         <v>233</v>
       </c>
       <c r="AC101" t="s">
         <v>83</v>
       </c>
       <c r="AD101" t="s">
-        <v>1162</v>
+        <v>1161</v>
       </c>
       <c r="AE101">
         <v>2020</v>
       </c>
       <c r="AF101" t="s">
         <v>66</v>
       </c>
       <c r="AG101" t="s">
         <v>66</v>
       </c>
       <c r="AH101" t="s">
         <v>66</v>
       </c>
       <c r="AI101" t="s">
         <v>66</v>
       </c>
       <c r="AJ101" t="s">
         <v>66</v>
       </c>
       <c r="AK101" t="s">
         <v>66</v>
       </c>
       <c r="AL101" t="s">
         <v>66</v>
       </c>
       <c r="AM101" t="s">
         <v>66</v>
       </c>
       <c r="AN101" t="s">
         <v>67</v>
       </c>
       <c r="AO101" t="s">
         <v>85</v>
       </c>
       <c r="AP101" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="AQ101">
         <v>411046</v>
       </c>
       <c r="AR101" t="s">
         <v>776</v>
       </c>
       <c r="AS101" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="102" spans="1:45">
       <c r="A102">
         <v>620</v>
       </c>
       <c r="B102">
         <v>2</v>
       </c>
       <c r="C102" t="s">
         <v>71</v>
       </c>
       <c r="J102" t="s">
         <v>46</v>
       </c>
       <c r="K102" t="s">
-        <v>1152</v>
+        <v>1151</v>
       </c>
       <c r="L102" t="s">
+        <v>1163</v>
+      </c>
+      <c r="M102" t="s">
         <v>1164</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165</v>
       </c>
       <c r="N102">
         <v>8982758363</v>
       </c>
       <c r="O102" t="s">
+        <v>1165</v>
+      </c>
+      <c r="P102" t="s">
         <v>1166</v>
-      </c>
-[...1 lines deleted...]
-        <v>1167</v>
       </c>
       <c r="Q102" t="s">
         <v>446</v>
       </c>
       <c r="R102" t="s">
         <v>556</v>
       </c>
       <c r="S102" t="s">
         <v>46</v>
       </c>
       <c r="T102" t="s">
         <v>76</v>
       </c>
       <c r="U102" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="V102" t="s">
         <v>153</v>
       </c>
       <c r="W102" t="s">
+        <v>1168</v>
+      </c>
+      <c r="X102" t="s">
         <v>1169</v>
-      </c>
-[...1 lines deleted...]
-        <v>1170</v>
       </c>
       <c r="Y102" t="s">
         <v>60</v>
       </c>
       <c r="Z102" t="s">
+        <v>1170</v>
+      </c>
+      <c r="AA102" t="s">
         <v>1171</v>
-      </c>
-[...1 lines deleted...]
-        <v>1172</v>
       </c>
       <c r="AB102" t="s">
         <v>82</v>
       </c>
       <c r="AC102" t="s">
         <v>376</v>
       </c>
       <c r="AD102" t="s">
-        <v>1173</v>
+        <v>1172</v>
       </c>
       <c r="AE102">
         <v>2020</v>
       </c>
       <c r="AF102" t="s">
         <v>66</v>
       </c>
       <c r="AG102" t="s">
         <v>66</v>
       </c>
       <c r="AH102" t="s">
         <v>66</v>
       </c>
       <c r="AI102" t="s">
         <v>66</v>
       </c>
       <c r="AJ102" t="s">
         <v>66</v>
       </c>
       <c r="AK102" t="s">
         <v>66</v>
       </c>
       <c r="AL102" t="s">
         <v>66</v>
       </c>
       <c r="AM102" t="s">
         <v>66</v>
       </c>
       <c r="AN102" t="s">
         <v>67</v>
       </c>
       <c r="AO102" t="s">
         <v>85</v>
       </c>
       <c r="AP102" t="s">
-        <v>1174</v>
+        <v>1173</v>
       </c>
       <c r="AQ102">
         <v>450001</v>
       </c>
       <c r="AR102" t="s">
         <v>776</v>
       </c>
       <c r="AS102" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="103" spans="1:45">
       <c r="A103">
         <v>621</v>
       </c>
       <c r="B103">
         <v>2</v>
       </c>
       <c r="C103" t="s">
         <v>71</v>
       </c>
       <c r="J103" t="s">
         <v>46</v>
       </c>
       <c r="K103" t="s">
-        <v>1152</v>
+        <v>1151</v>
       </c>
       <c r="L103" t="s">
+        <v>1174</v>
+      </c>
+      <c r="M103" t="s">
         <v>1175</v>
-      </c>
-[...1 lines deleted...]
-        <v>1176</v>
       </c>
       <c r="N103">
         <v>9913684349</v>
       </c>
       <c r="O103" t="s">
         <v>193</v>
       </c>
       <c r="P103" t="s">
         <v>193</v>
       </c>
       <c r="Q103" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="R103" t="s">
-        <v>1177</v>
+        <v>1176</v>
       </c>
       <c r="S103" t="s">
         <v>46</v>
       </c>
       <c r="T103" t="s">
         <v>166</v>
       </c>
       <c r="U103" t="s">
         <v>166</v>
       </c>
       <c r="V103" t="s">
         <v>153</v>
       </c>
       <c r="W103" t="s">
-        <v>1178</v>
+        <v>1177</v>
       </c>
       <c r="X103" t="s">
         <v>547</v>
       </c>
       <c r="Y103" t="s">
         <v>80</v>
       </c>
       <c r="Z103" t="s">
+        <v>1178</v>
+      </c>
+      <c r="AA103" t="s">
         <v>1179</v>
-      </c>
-[...1 lines deleted...]
-        <v>1180</v>
       </c>
       <c r="AB103" t="s">
         <v>903</v>
       </c>
       <c r="AC103" t="s">
         <v>83</v>
       </c>
       <c r="AD103" t="s">
         <v>682</v>
       </c>
       <c r="AE103">
         <v>2022</v>
       </c>
       <c r="AF103" t="s">
+        <v>1180</v>
+      </c>
+      <c r="AG103" t="s">
         <v>1181</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182</v>
       </c>
       <c r="AH103" t="s">
         <v>682</v>
       </c>
       <c r="AI103">
         <v>2022</v>
       </c>
       <c r="AJ103" t="s">
         <v>66</v>
       </c>
       <c r="AK103" t="s">
         <v>66</v>
       </c>
       <c r="AL103" t="s">
         <v>66</v>
       </c>
       <c r="AM103" t="s">
         <v>66</v>
       </c>
       <c r="AN103" t="s">
         <v>67</v>
       </c>
       <c r="AO103" t="s">
         <v>85</v>
       </c>
       <c r="AP103" t="s">
         <v>66</v>
       </c>
       <c r="AQ103" t="s">
         <v>66</v>
       </c>
       <c r="AR103" t="s">
         <v>776</v>
       </c>
       <c r="AS103" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="104" spans="1:45">
       <c r="A104">
         <v>622</v>
       </c>
       <c r="B104">
         <v>2</v>
       </c>
       <c r="C104" t="s">
         <v>71</v>
       </c>
       <c r="J104" t="s">
         <v>46</v>
       </c>
       <c r="K104" t="s">
-        <v>1152</v>
+        <v>1151</v>
       </c>
       <c r="L104" t="s">
+        <v>1182</v>
+      </c>
+      <c r="M104" t="s">
         <v>1183</v>
-      </c>
-[...1 lines deleted...]
-        <v>1184</v>
       </c>
       <c r="N104">
         <v>9096204346</v>
       </c>
       <c r="O104" t="s">
         <v>50</v>
       </c>
       <c r="P104" t="s">
         <v>50</v>
       </c>
       <c r="Q104" t="s">
         <v>634</v>
       </c>
       <c r="R104" t="s">
+        <v>1184</v>
+      </c>
+      <c r="S104" t="s">
         <v>1185</v>
-      </c>
-[...1 lines deleted...]
-        <v>1186</v>
       </c>
       <c r="T104" t="s">
         <v>76</v>
       </c>
       <c r="U104" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="V104" t="s">
         <v>153</v>
       </c>
       <c r="W104" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="X104" t="s">
         <v>79</v>
       </c>
       <c r="Y104" t="s">
         <v>80</v>
       </c>
       <c r="Z104" t="s">
+        <v>1187</v>
+      </c>
+      <c r="AA104" t="s">
         <v>1188</v>
-      </c>
-[...1 lines deleted...]
-        <v>1189</v>
       </c>
       <c r="AB104" t="s">
         <v>82</v>
       </c>
       <c r="AC104" t="s">
         <v>376</v>
       </c>
       <c r="AD104" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="AE104">
         <v>2020</v>
       </c>
       <c r="AF104" t="s">
         <v>66</v>
       </c>
       <c r="AG104" t="s">
         <v>66</v>
       </c>
       <c r="AH104" t="s">
         <v>66</v>
       </c>
       <c r="AI104" t="s">
         <v>66</v>
       </c>
       <c r="AJ104" t="s">
         <v>66</v>
       </c>
       <c r="AK104" t="s">
         <v>66</v>
       </c>
       <c r="AL104" t="s">
         <v>66</v>
       </c>
       <c r="AM104" t="s">
         <v>66</v>
       </c>
       <c r="AN104" t="s">
         <v>67</v>
       </c>
       <c r="AO104" t="s">
         <v>85</v>
       </c>
       <c r="AP104" t="s">
         <v>50</v>
       </c>
       <c r="AQ104">
         <v>411028</v>
       </c>
       <c r="AR104" t="s">
         <v>776</v>
       </c>
       <c r="AS104" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="105" spans="1:45">
       <c r="A105">
         <v>623</v>
       </c>
       <c r="B105">
         <v>2</v>
       </c>
       <c r="C105" t="s">
         <v>144</v>
       </c>
       <c r="J105" t="s">
         <v>46</v>
       </c>
       <c r="K105" t="s">
-        <v>1152</v>
+        <v>1151</v>
       </c>
       <c r="L105" t="s">
+        <v>1190</v>
+      </c>
+      <c r="M105" t="s">
         <v>1191</v>
-      </c>
-[...1 lines deleted...]
-        <v>1192</v>
       </c>
       <c r="N105">
         <v>8072256380</v>
       </c>
       <c r="O105" t="s">
+        <v>1192</v>
+      </c>
+      <c r="P105" t="s">
         <v>1193</v>
       </c>
-      <c r="P105" t="s">
+      <c r="Q105" t="s">
         <v>1194</v>
-      </c>
-[...1 lines deleted...]
-        <v>1195</v>
       </c>
       <c r="R105" t="s">
         <v>66</v>
       </c>
       <c r="S105" t="s">
         <v>66</v>
       </c>
       <c r="T105" t="s">
         <v>76</v>
       </c>
       <c r="U105" t="s">
         <v>211</v>
       </c>
       <c r="V105" t="s">
         <v>153</v>
       </c>
       <c r="W105" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="X105" t="s">
         <v>449</v>
       </c>
       <c r="Y105" t="s">
         <v>60</v>
       </c>
       <c r="Z105" t="s">
+        <v>1196</v>
+      </c>
+      <c r="AA105" t="s">
         <v>1197</v>
-      </c>
-[...1 lines deleted...]
-        <v>1198</v>
       </c>
       <c r="AB105" t="s">
         <v>251</v>
       </c>
       <c r="AC105" t="s">
         <v>252</v>
       </c>
       <c r="AD105" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
       <c r="AE105">
         <v>2014</v>
       </c>
       <c r="AF105" t="s">
+        <v>1199</v>
+      </c>
+      <c r="AG105" t="s">
         <v>1200</v>
       </c>
-      <c r="AG105" t="s">
+      <c r="AH105" t="s">
         <v>1201</v>
-      </c>
-[...1 lines deleted...]
-        <v>1202</v>
       </c>
       <c r="AI105">
         <v>2017</v>
       </c>
       <c r="AJ105" t="s">
         <v>66</v>
       </c>
       <c r="AK105" t="s">
         <v>66</v>
       </c>
       <c r="AL105" t="s">
         <v>66</v>
       </c>
       <c r="AM105" t="s">
         <v>66</v>
       </c>
       <c r="AN105" t="s">
         <v>67</v>
       </c>
       <c r="AO105" t="s">
         <v>189</v>
       </c>
       <c r="AP105" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="AQ105">
         <v>636005</v>
       </c>
       <c r="AR105" t="s">
         <v>776</v>
       </c>
       <c r="AS105" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="106" spans="1:45">
       <c r="A106">
         <v>624</v>
       </c>
       <c r="B106">
         <v>2</v>
       </c>
       <c r="C106" t="s">
         <v>122</v>
       </c>
       <c r="J106" t="s">
         <v>46</v>
       </c>
       <c r="K106" t="s">
-        <v>1152</v>
+        <v>1151</v>
       </c>
       <c r="L106" t="s">
+        <v>1203</v>
+      </c>
+      <c r="M106" t="s">
         <v>1204</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205</v>
       </c>
       <c r="N106">
         <v>7033924179</v>
       </c>
       <c r="O106" t="s">
         <v>133</v>
       </c>
       <c r="P106" t="s">
+        <v>1205</v>
+      </c>
+      <c r="Q106" t="s">
         <v>1206</v>
       </c>
-      <c r="Q106" t="s">
+      <c r="R106" t="s">
         <v>1207</v>
       </c>
-      <c r="R106" t="s">
+      <c r="S106" t="s">
         <v>1208</v>
       </c>
-      <c r="S106" t="s">
+      <c r="T106" t="s">
         <v>1209</v>
       </c>
-      <c r="T106" t="s">
+      <c r="U106" t="s">
+        <v>1114</v>
+      </c>
+      <c r="V106" t="s">
         <v>1210</v>
       </c>
-      <c r="U106" t="s">
-[...2 lines deleted...]
-      <c r="V106" t="s">
+      <c r="W106" t="s">
         <v>1211</v>
       </c>
-      <c r="W106" t="s">
+      <c r="X106" t="s">
         <v>1212</v>
-      </c>
-[...1 lines deleted...]
-        <v>1213</v>
       </c>
       <c r="Y106" t="s">
         <v>60</v>
       </c>
       <c r="Z106" t="s">
+        <v>1213</v>
+      </c>
+      <c r="AA106" t="s">
         <v>1214</v>
-      </c>
-[...1 lines deleted...]
-        <v>1215</v>
       </c>
       <c r="AB106" t="s">
         <v>251</v>
       </c>
       <c r="AC106" t="s">
         <v>252</v>
       </c>
       <c r="AD106" t="s">
-        <v>1216</v>
+        <v>1215</v>
       </c>
       <c r="AE106">
         <v>2015</v>
       </c>
       <c r="AF106" t="s">
         <v>66</v>
       </c>
       <c r="AG106" t="s">
         <v>66</v>
       </c>
       <c r="AH106" t="s">
         <v>66</v>
       </c>
       <c r="AI106" t="s">
         <v>66</v>
       </c>
       <c r="AJ106" t="s">
         <v>66</v>
       </c>
       <c r="AK106" t="s">
         <v>66</v>
       </c>
       <c r="AL106" t="s">
         <v>66</v>
       </c>
       <c r="AM106" t="s">
         <v>66</v>
       </c>
       <c r="AN106" t="s">
         <v>67</v>
       </c>
       <c r="AO106" t="s">
         <v>85</v>
       </c>
       <c r="AP106" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="AQ106">
         <v>842002</v>
       </c>
       <c r="AR106" t="s">
         <v>776</v>
       </c>
       <c r="AS106" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="107" spans="1:45">
       <c r="A107">
         <v>625</v>
       </c>
       <c r="B107">
         <v>2</v>
       </c>
       <c r="C107" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
       <c r="J107" t="s">
         <v>46</v>
       </c>
       <c r="K107" t="s">
-        <v>1152</v>
+        <v>1151</v>
       </c>
       <c r="L107" t="s">
+        <v>1217</v>
+      </c>
+      <c r="M107" t="s">
         <v>1218</v>
-      </c>
-[...1 lines deleted...]
-        <v>1219</v>
       </c>
       <c r="N107">
         <v>9344441559</v>
       </c>
       <c r="O107" t="s">
         <v>111</v>
       </c>
       <c r="P107" t="s">
         <v>555</v>
       </c>
       <c r="Q107" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="R107" t="s">
+        <v>1219</v>
+      </c>
+      <c r="S107" t="s">
         <v>1220</v>
-      </c>
-[...1 lines deleted...]
-        <v>1221</v>
       </c>
       <c r="T107" t="s">
         <v>55</v>
       </c>
       <c r="U107" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="V107" t="s">
         <v>324</v>
       </c>
       <c r="W107" t="s">
+        <v>1222</v>
+      </c>
+      <c r="X107" t="s">
         <v>1223</v>
-      </c>
-[...1 lines deleted...]
-        <v>1224</v>
       </c>
       <c r="Y107" t="s">
         <v>60</v>
       </c>
       <c r="Z107" t="s">
-        <v>1225</v>
+        <v>1224</v>
       </c>
       <c r="AA107" t="s">
         <v>66</v>
       </c>
       <c r="AB107" t="s">
         <v>233</v>
       </c>
       <c r="AC107" t="s">
+        <v>1225</v>
+      </c>
+      <c r="AD107" t="s">
         <v>1226</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227</v>
       </c>
       <c r="AE107">
         <v>2021</v>
       </c>
       <c r="AF107" t="s">
         <v>66</v>
       </c>
       <c r="AG107" t="s">
         <v>66</v>
       </c>
       <c r="AH107" t="s">
         <v>66</v>
       </c>
       <c r="AI107" t="s">
         <v>66</v>
       </c>
       <c r="AJ107" t="s">
         <v>66</v>
       </c>
       <c r="AK107" t="s">
         <v>66</v>
       </c>
       <c r="AL107" t="s">
         <v>66</v>
       </c>
       <c r="AM107" t="s">
         <v>66</v>
       </c>
       <c r="AN107" t="s">
         <v>67</v>
       </c>
       <c r="AO107" t="s">
         <v>66</v>
       </c>
       <c r="AP107" t="s">
         <v>66</v>
       </c>
       <c r="AQ107" t="s">
         <v>66</v>
       </c>
       <c r="AR107" t="s">
         <v>776</v>
       </c>
       <c r="AS107" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="108" spans="1:45">
       <c r="A108">
         <v>626</v>
       </c>
       <c r="B108">
         <v>2</v>
       </c>
       <c r="C108" t="s">
         <v>45</v>
       </c>
       <c r="J108" t="s">
         <v>46</v>
       </c>
       <c r="K108" t="s">
-        <v>1152</v>
+        <v>1151</v>
       </c>
       <c r="L108" t="s">
+        <v>1227</v>
+      </c>
+      <c r="M108" t="s">
         <v>1228</v>
-      </c>
-[...1 lines deleted...]
-        <v>1229</v>
       </c>
       <c r="N108">
         <v>9500070982</v>
       </c>
       <c r="O108" t="s">
         <v>111</v>
       </c>
       <c r="P108" t="s">
         <v>276</v>
       </c>
       <c r="Q108" t="s">
         <v>522</v>
       </c>
       <c r="R108" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="S108" t="s">
         <v>46</v>
       </c>
       <c r="T108" t="s">
         <v>55</v>
       </c>
       <c r="U108" t="s">
         <v>97</v>
       </c>
       <c r="V108" t="s">
         <v>245</v>
       </c>
       <c r="W108" t="s">
         <v>78</v>
       </c>
       <c r="X108" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
       <c r="Y108" t="s">
         <v>80</v>
       </c>
       <c r="Z108" t="s">
+        <v>1231</v>
+      </c>
+      <c r="AA108" t="s">
         <v>1232</v>
-      </c>
-[...1 lines deleted...]
-        <v>1233</v>
       </c>
       <c r="AB108" t="s">
         <v>903</v>
       </c>
       <c r="AC108" t="s">
         <v>83</v>
       </c>
       <c r="AD108" t="s">
-        <v>1234</v>
+        <v>1233</v>
       </c>
       <c r="AE108">
         <v>2016</v>
       </c>
       <c r="AF108" t="s">
         <v>269</v>
       </c>
       <c r="AG108" t="s">
         <v>83</v>
       </c>
       <c r="AH108" t="s">
-        <v>1235</v>
+        <v>1234</v>
       </c>
       <c r="AI108">
         <v>2018</v>
       </c>
       <c r="AJ108" t="s">
         <v>66</v>
       </c>
       <c r="AK108" t="s">
         <v>66</v>
       </c>
       <c r="AL108" t="s">
         <v>66</v>
       </c>
       <c r="AM108" t="s">
         <v>66</v>
       </c>
       <c r="AN108" t="s">
         <v>67</v>
       </c>
       <c r="AO108" t="s">
         <v>85</v>
       </c>
       <c r="AP108" t="s">
         <v>111</v>
       </c>
       <c r="AQ108">
         <v>600005</v>
       </c>
       <c r="AR108" t="s">
         <v>776</v>
       </c>
       <c r="AS108" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="109" spans="1:45">
       <c r="A109">
         <v>627</v>
       </c>
       <c r="B109">
         <v>2</v>
       </c>
       <c r="C109" t="s">
         <v>144</v>
       </c>
       <c r="J109" t="s">
         <v>46</v>
       </c>
       <c r="K109" t="s">
+        <v>1235</v>
+      </c>
+      <c r="L109" t="s">
         <v>1236</v>
       </c>
-      <c r="L109" t="s">
+      <c r="M109" t="s">
         <v>1237</v>
-      </c>
-[...1 lines deleted...]
-        <v>1238</v>
       </c>
       <c r="N109">
         <v>8802071389</v>
       </c>
       <c r="O109" t="s">
         <v>133</v>
       </c>
       <c r="P109" t="s">
-        <v>1239</v>
+        <v>1238</v>
       </c>
       <c r="Q109" t="s">
         <v>417</v>
       </c>
       <c r="R109" t="s">
+        <v>1239</v>
+      </c>
+      <c r="S109" t="s">
         <v>1240</v>
       </c>
-      <c r="S109" t="s">
+      <c r="T109" t="s">
         <v>1241</v>
       </c>
-      <c r="T109" t="s">
+      <c r="U109" t="s">
         <v>1242</v>
       </c>
-      <c r="U109" t="s">
+      <c r="V109" t="s">
         <v>1243</v>
       </c>
-      <c r="V109" t="s">
+      <c r="W109" t="s">
         <v>1244</v>
-      </c>
-[...1 lines deleted...]
-        <v>1245</v>
       </c>
       <c r="X109" t="s">
         <v>700</v>
       </c>
       <c r="Y109" t="s">
         <v>60</v>
       </c>
       <c r="Z109" t="s">
+        <v>1245</v>
+      </c>
+      <c r="AA109" t="s">
         <v>1246</v>
-      </c>
-[...1 lines deleted...]
-        <v>1247</v>
       </c>
       <c r="AB109" t="s">
         <v>201</v>
       </c>
       <c r="AC109" t="s">
         <v>305</v>
       </c>
       <c r="AD109" t="s">
-        <v>1248</v>
+        <v>1247</v>
       </c>
       <c r="AE109">
         <v>2015</v>
       </c>
       <c r="AF109" t="s">
         <v>269</v>
       </c>
       <c r="AG109" t="s">
+        <v>1248</v>
+      </c>
+      <c r="AH109" t="s">
         <v>1249</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250</v>
       </c>
       <c r="AI109">
         <v>2020</v>
       </c>
       <c r="AJ109" t="s">
         <v>66</v>
       </c>
       <c r="AK109" t="s">
         <v>66</v>
       </c>
       <c r="AL109" t="s">
         <v>66</v>
       </c>
       <c r="AM109" t="s">
         <v>66</v>
       </c>
       <c r="AN109" t="s">
         <v>67</v>
       </c>
       <c r="AO109" t="s">
         <v>85</v>
       </c>
       <c r="AP109" t="s">
         <v>1010</v>
       </c>
       <c r="AQ109">
         <v>110044</v>
       </c>
       <c r="AR109" t="s">
         <v>776</v>
       </c>
       <c r="AS109" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="110" spans="1:45">
       <c r="A110">
         <v>628</v>
       </c>
       <c r="B110">
         <v>2</v>
       </c>
       <c r="C110" t="s">
         <v>71</v>
       </c>
       <c r="J110" t="s">
         <v>46</v>
       </c>
       <c r="K110" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="L110" t="s">
+        <v>1250</v>
+      </c>
+      <c r="M110" t="s">
         <v>1251</v>
-      </c>
-[...1 lines deleted...]
-        <v>1252</v>
       </c>
       <c r="N110">
         <v>8373017846</v>
       </c>
       <c r="O110" t="s">
         <v>531</v>
       </c>
       <c r="P110" t="s">
+        <v>1252</v>
+      </c>
+      <c r="Q110" t="s">
         <v>1253</v>
       </c>
-      <c r="Q110" t="s">
+      <c r="R110" t="s">
         <v>1254</v>
-      </c>
-[...1 lines deleted...]
-        <v>1255</v>
       </c>
       <c r="S110" t="s">
         <v>46</v>
       </c>
       <c r="T110" t="s">
         <v>166</v>
       </c>
       <c r="U110" t="s">
         <v>166</v>
       </c>
       <c r="V110" t="s">
         <v>153</v>
       </c>
       <c r="W110" t="s">
-        <v>1256</v>
+        <v>1255</v>
       </c>
       <c r="X110" t="s">
         <v>79</v>
       </c>
       <c r="Y110" t="s">
         <v>60</v>
       </c>
       <c r="Z110" t="s">
+        <v>1256</v>
+      </c>
+      <c r="AA110" t="s">
         <v>1257</v>
-      </c>
-[...1 lines deleted...]
-        <v>1258</v>
       </c>
       <c r="AB110" t="s">
         <v>201</v>
       </c>
       <c r="AC110" t="s">
         <v>762</v>
       </c>
       <c r="AD110" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="AE110">
         <v>2021</v>
       </c>
       <c r="AF110" t="s">
         <v>66</v>
       </c>
       <c r="AG110" t="s">
         <v>66</v>
       </c>
       <c r="AH110" t="s">
         <v>66</v>
       </c>
       <c r="AI110" t="s">
         <v>66</v>
       </c>
       <c r="AJ110" t="s">
         <v>66</v>
       </c>
       <c r="AK110" t="s">
         <v>66</v>
       </c>
       <c r="AL110" t="s">
         <v>66</v>
       </c>
       <c r="AM110" t="s">
         <v>66</v>
       </c>
       <c r="AN110" t="s">
         <v>67</v>
       </c>
       <c r="AO110" t="s">
         <v>85</v>
       </c>
       <c r="AP110" t="s">
         <v>66</v>
       </c>
       <c r="AQ110" t="s">
         <v>66</v>
       </c>
       <c r="AR110" t="s">
         <v>776</v>
       </c>
       <c r="AS110" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="111" spans="1:45">
       <c r="A111">
         <v>629</v>
       </c>
       <c r="B111">
         <v>2</v>
       </c>
       <c r="C111" t="s">
         <v>87</v>
       </c>
       <c r="J111" t="s">
         <v>46</v>
       </c>
       <c r="K111" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="L111" t="s">
+        <v>1259</v>
+      </c>
+      <c r="M111" t="s">
         <v>1260</v>
-      </c>
-[...1 lines deleted...]
-        <v>1261</v>
       </c>
       <c r="N111">
         <v>9558873731</v>
       </c>
       <c r="O111" t="s">
+        <v>1261</v>
+      </c>
+      <c r="P111" t="s">
         <v>1262</v>
-      </c>
-[...1 lines deleted...]
-        <v>1263</v>
       </c>
       <c r="Q111" t="s">
         <v>582</v>
       </c>
       <c r="R111" t="s">
         <v>66</v>
       </c>
       <c r="S111" t="s">
         <v>66</v>
       </c>
       <c r="T111" t="s">
         <v>55</v>
       </c>
       <c r="U111" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="V111" t="s">
         <v>245</v>
       </c>
       <c r="W111" t="s">
+        <v>1263</v>
+      </c>
+      <c r="X111" t="s">
+        <v>1033</v>
+      </c>
+      <c r="Y111" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z111" t="s">
         <v>1264</v>
       </c>
-      <c r="X111" t="s">
-[...5 lines deleted...]
-      <c r="Z111" t="s">
+      <c r="AA111" t="s">
         <v>1265</v>
       </c>
-      <c r="AA111" t="s">
+      <c r="AB111" t="s">
         <v>1266</v>
       </c>
-      <c r="AB111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC111" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="AD111" t="s">
         <v>873</v>
       </c>
       <c r="AE111">
         <v>2016</v>
       </c>
       <c r="AF111" t="s">
         <v>66</v>
       </c>
       <c r="AG111" t="s">
         <v>66</v>
       </c>
       <c r="AH111" t="s">
         <v>66</v>
       </c>
       <c r="AI111" t="s">
         <v>66</v>
       </c>
       <c r="AJ111" t="s">
         <v>66</v>
       </c>
       <c r="AK111" t="s">
         <v>66</v>
       </c>
       <c r="AL111" t="s">
         <v>66</v>
       </c>
       <c r="AM111" t="s">
         <v>66</v>
       </c>
       <c r="AN111" t="s">
         <v>67</v>
       </c>
       <c r="AO111" t="s">
         <v>189</v>
       </c>
       <c r="AP111" t="s">
-        <v>1268</v>
+        <v>1267</v>
       </c>
       <c r="AQ111" t="s">
         <v>66</v>
       </c>
       <c r="AR111" t="s">
         <v>776</v>
       </c>
       <c r="AS111" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="112" spans="1:45">
       <c r="A112">
         <v>630</v>
       </c>
       <c r="B112">
         <v>2</v>
       </c>
       <c r="C112" t="s">
         <v>71</v>
       </c>
       <c r="J112" t="s">
         <v>46</v>
       </c>
       <c r="K112" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="L112" t="s">
+        <v>1268</v>
+      </c>
+      <c r="M112" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270</v>
       </c>
       <c r="N112">
         <v>9088133247</v>
       </c>
       <c r="O112" t="s">
         <v>531</v>
       </c>
       <c r="P112" t="s">
         <v>531</v>
       </c>
       <c r="Q112" t="s">
         <v>260</v>
       </c>
       <c r="R112" t="s">
-        <v>1271</v>
+        <v>1270</v>
       </c>
       <c r="S112" t="s">
         <v>46</v>
       </c>
       <c r="T112" t="s">
         <v>76</v>
       </c>
       <c r="U112" t="s">
         <v>211</v>
       </c>
       <c r="V112" t="s">
         <v>153</v>
       </c>
       <c r="W112" t="s">
-        <v>1272</v>
+        <v>1271</v>
       </c>
       <c r="X112" t="s">
         <v>449</v>
       </c>
       <c r="Y112" t="s">
         <v>60</v>
       </c>
       <c r="Z112" t="s">
+        <v>1272</v>
+      </c>
+      <c r="AA112" t="s">
         <v>1273</v>
-      </c>
-[...1 lines deleted...]
-        <v>1274</v>
       </c>
       <c r="AB112" t="s">
         <v>82</v>
       </c>
       <c r="AC112" t="s">
         <v>376</v>
       </c>
       <c r="AD112" t="s">
         <v>873</v>
       </c>
       <c r="AE112">
         <v>2023</v>
       </c>
       <c r="AF112" t="s">
         <v>66</v>
       </c>
       <c r="AG112" t="s">
         <v>66</v>
       </c>
       <c r="AH112" t="s">
         <v>66</v>
       </c>
       <c r="AI112" t="s">
         <v>66</v>
       </c>
       <c r="AJ112" t="s">
         <v>66</v>
       </c>
       <c r="AK112" t="s">
         <v>66</v>
       </c>
       <c r="AL112" t="s">
         <v>66</v>
       </c>
       <c r="AM112" t="s">
         <v>66</v>
       </c>
       <c r="AN112" t="s">
         <v>67</v>
       </c>
       <c r="AO112" t="s">
         <v>85</v>
       </c>
       <c r="AP112" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="AQ112">
         <v>814154</v>
       </c>
       <c r="AR112" t="s">
         <v>776</v>
       </c>
       <c r="AS112" t="s">
-        <v>1028</v>
+        <v>70</v>
       </c>
     </row>
     <row r="113" spans="1:45">
       <c r="A113">
         <v>631</v>
       </c>
       <c r="B113">
         <v>2</v>
       </c>
       <c r="C113" t="s">
         <v>173</v>
       </c>
       <c r="J113" t="s">
         <v>46</v>
       </c>
       <c r="K113" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="L113" t="s">
+        <v>1275</v>
+      </c>
+      <c r="M113" t="s">
         <v>1276</v>
-      </c>
-[...1 lines deleted...]
-        <v>1277</v>
       </c>
       <c r="N113">
         <v>9319716322</v>
       </c>
       <c r="O113" t="s">
         <v>133</v>
       </c>
       <c r="P113" t="s">
-        <v>1278</v>
+        <v>1277</v>
       </c>
       <c r="Q113" t="s">
         <v>149</v>
       </c>
       <c r="R113" t="s">
-        <v>1230</v>
+        <v>1229</v>
       </c>
       <c r="S113" t="s">
-        <v>1279</v>
+        <v>1278</v>
       </c>
       <c r="T113" t="s">
         <v>76</v>
       </c>
       <c r="U113" t="s">
         <v>439</v>
       </c>
       <c r="V113" t="s">
         <v>57</v>
       </c>
       <c r="W113" t="s">
-        <v>1280</v>
+        <v>1279</v>
       </c>
       <c r="X113" t="s">
         <v>535</v>
       </c>
       <c r="Y113" t="s">
         <v>80</v>
       </c>
       <c r="Z113" t="s">
+        <v>1280</v>
+      </c>
+      <c r="AA113" t="s">
         <v>1281</v>
-      </c>
-[...1 lines deleted...]
-        <v>1282</v>
       </c>
       <c r="AB113" t="s">
         <v>251</v>
       </c>
       <c r="AC113" t="s">
         <v>252</v>
       </c>
       <c r="AD113" t="s">
-        <v>1283</v>
+        <v>1282</v>
       </c>
       <c r="AE113">
         <v>2021</v>
       </c>
       <c r="AF113" t="s">
         <v>66</v>
       </c>
       <c r="AG113" t="s">
         <v>66</v>
       </c>
       <c r="AH113" t="s">
         <v>66</v>
       </c>
       <c r="AI113" t="s">
         <v>66</v>
       </c>
       <c r="AJ113" t="s">
         <v>66</v>
       </c>
       <c r="AK113" t="s">
         <v>66</v>
       </c>
       <c r="AL113" t="s">
         <v>66</v>
       </c>
       <c r="AM113" t="s">
         <v>66</v>
       </c>
       <c r="AN113" t="s">
         <v>143</v>
       </c>
       <c r="AO113" t="s">
         <v>85</v>
       </c>
       <c r="AP113" t="s">
         <v>133</v>
       </c>
       <c r="AQ113" t="s">
         <v>66</v>
       </c>
       <c r="AR113" t="s">
         <v>776</v>
       </c>
       <c r="AS113" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="114" spans="1:45">
       <c r="A114">
         <v>632</v>
       </c>
       <c r="B114">
         <v>2</v>
       </c>
       <c r="C114" t="s">
         <v>648</v>
       </c>
       <c r="J114" t="s">
         <v>46</v>
       </c>
       <c r="K114" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="L114" t="s">
         <v>1284</v>
       </c>
       <c r="M114" t="s">
         <v>1285</v>
       </c>
       <c r="N114">
         <v>8758994559</v>
       </c>
       <c r="O114" t="s">
-        <v>1262</v>
+        <v>1261</v>
       </c>
       <c r="P114" t="s">
         <v>1286</v>
       </c>
       <c r="Q114" t="s">
         <v>260</v>
       </c>
       <c r="R114" t="s">
         <v>1287</v>
       </c>
       <c r="S114" t="s">
         <v>1288</v>
       </c>
       <c r="T114" t="s">
         <v>76</v>
       </c>
       <c r="U114" t="s">
         <v>211</v>
       </c>
       <c r="V114" t="s">
         <v>153</v>
       </c>
       <c r="W114" t="s">
         <v>1289</v>
       </c>
@@ -21973,92 +21973,92 @@
       <c r="AK114" t="s">
         <v>66</v>
       </c>
       <c r="AL114" t="s">
         <v>66</v>
       </c>
       <c r="AM114" t="s">
         <v>66</v>
       </c>
       <c r="AN114" t="s">
         <v>67</v>
       </c>
       <c r="AO114" t="s">
         <v>85</v>
       </c>
       <c r="AP114" t="s">
         <v>1292</v>
       </c>
       <c r="AQ114">
         <v>39504</v>
       </c>
       <c r="AR114" t="s">
         <v>776</v>
       </c>
       <c r="AS114" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="115" spans="1:45">
       <c r="A115">
         <v>633</v>
       </c>
       <c r="B115">
         <v>2</v>
       </c>
       <c r="C115" t="s">
         <v>552</v>
       </c>
       <c r="J115" t="s">
         <v>46</v>
       </c>
       <c r="K115" t="s">
-        <v>1236</v>
+        <v>1235</v>
       </c>
       <c r="L115" t="s">
         <v>1293</v>
       </c>
       <c r="M115" t="s">
         <v>1294</v>
       </c>
       <c r="N115">
         <v>8122872382</v>
       </c>
       <c r="O115" t="s">
         <v>111</v>
       </c>
       <c r="P115" t="s">
         <v>555</v>
       </c>
       <c r="Q115" t="s">
         <v>417</v>
       </c>
       <c r="R115" t="s">
         <v>1295</v>
       </c>
       <c r="S115" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="T115" t="s">
         <v>55</v>
       </c>
       <c r="U115" t="s">
         <v>97</v>
       </c>
       <c r="V115" t="s">
         <v>57</v>
       </c>
       <c r="W115" t="s">
         <v>1296</v>
       </c>
       <c r="X115" t="s">
         <v>1297</v>
       </c>
       <c r="Y115" t="s">
         <v>80</v>
       </c>
       <c r="Z115" t="s">
         <v>1298</v>
       </c>
       <c r="AA115" t="s">
         <v>1299</v>
       </c>
@@ -22092,51 +22092,51 @@
       <c r="AK115" t="s">
         <v>66</v>
       </c>
       <c r="AL115" t="s">
         <v>66</v>
       </c>
       <c r="AM115" t="s">
         <v>66</v>
       </c>
       <c r="AN115" t="s">
         <v>67</v>
       </c>
       <c r="AO115" t="s">
         <v>85</v>
       </c>
       <c r="AP115" t="s">
         <v>1301</v>
       </c>
       <c r="AQ115">
         <v>637211</v>
       </c>
       <c r="AR115" t="s">
         <v>776</v>
       </c>
       <c r="AS115" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="116" spans="1:45">
       <c r="A116">
         <v>634</v>
       </c>
       <c r="B116">
         <v>2</v>
       </c>
       <c r="C116" t="s">
         <v>173</v>
       </c>
       <c r="J116" t="s">
         <v>46</v>
       </c>
       <c r="K116" t="s">
         <v>1302</v>
       </c>
       <c r="L116" t="s">
         <v>1303</v>
       </c>
       <c r="M116" t="s">
         <v>1304</v>
       </c>
       <c r="N116">
@@ -22211,51 +22211,51 @@
       <c r="AK116" t="s">
         <v>66</v>
       </c>
       <c r="AL116" t="s">
         <v>66</v>
       </c>
       <c r="AM116" t="s">
         <v>66</v>
       </c>
       <c r="AN116" t="s">
         <v>67</v>
       </c>
       <c r="AO116" t="s">
         <v>189</v>
       </c>
       <c r="AP116" t="s">
         <v>66</v>
       </c>
       <c r="AQ116" t="s">
         <v>66</v>
       </c>
       <c r="AR116" t="s">
         <v>776</v>
       </c>
       <c r="AS116" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="117" spans="1:45">
       <c r="A117">
         <v>635</v>
       </c>
       <c r="B117">
         <v>2</v>
       </c>
       <c r="C117" t="s">
         <v>130</v>
       </c>
       <c r="J117" t="s">
         <v>46</v>
       </c>
       <c r="K117" t="s">
         <v>1302</v>
       </c>
       <c r="L117" t="s">
         <v>1311</v>
       </c>
       <c r="M117" t="s">
         <v>1312</v>
       </c>
       <c r="N117">
@@ -22330,51 +22330,51 @@
       <c r="AK117" t="s">
         <v>66</v>
       </c>
       <c r="AL117" t="s">
         <v>66</v>
       </c>
       <c r="AM117" t="s">
         <v>66</v>
       </c>
       <c r="AN117" t="s">
         <v>67</v>
       </c>
       <c r="AO117" t="s">
         <v>189</v>
       </c>
       <c r="AP117" t="s">
         <v>66</v>
       </c>
       <c r="AQ117" t="s">
         <v>66</v>
       </c>
       <c r="AR117" t="s">
         <v>776</v>
       </c>
       <c r="AS117" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="118" spans="1:45">
       <c r="A118">
         <v>636</v>
       </c>
       <c r="B118">
         <v>2</v>
       </c>
       <c r="C118" t="s">
         <v>320</v>
       </c>
       <c r="J118" t="s">
         <v>46</v>
       </c>
       <c r="K118" t="s">
         <v>1302</v>
       </c>
       <c r="L118" t="s">
         <v>1318</v>
       </c>
       <c r="M118" t="s">
         <v>1319</v>
       </c>
       <c r="N118">
@@ -22449,107 +22449,107 @@
       <c r="AK118" t="s">
         <v>66</v>
       </c>
       <c r="AL118" t="s">
         <v>66</v>
       </c>
       <c r="AM118" t="s">
         <v>66</v>
       </c>
       <c r="AN118" t="s">
         <v>67</v>
       </c>
       <c r="AO118" t="s">
         <v>85</v>
       </c>
       <c r="AP118" t="s">
         <v>133</v>
       </c>
       <c r="AQ118">
         <v>110059</v>
       </c>
       <c r="AR118" t="s">
         <v>776</v>
       </c>
       <c r="AS118" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="119" spans="1:45">
       <c r="A119">
         <v>637</v>
       </c>
       <c r="B119">
         <v>2</v>
       </c>
       <c r="C119" t="s">
         <v>363</v>
       </c>
       <c r="J119" t="s">
         <v>46</v>
       </c>
       <c r="K119" t="s">
         <v>1302</v>
       </c>
       <c r="L119" t="s">
         <v>1325</v>
       </c>
       <c r="M119" t="s">
         <v>1326</v>
       </c>
       <c r="N119">
         <v>8006512306</v>
       </c>
       <c r="O119" t="s">
         <v>133</v>
       </c>
       <c r="P119" t="s">
         <v>1327</v>
       </c>
       <c r="Q119" t="s">
         <v>94</v>
       </c>
       <c r="R119" t="s">
         <v>1328</v>
       </c>
       <c r="S119" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="T119" t="s">
         <v>76</v>
       </c>
       <c r="U119" t="s">
         <v>152</v>
       </c>
       <c r="V119" t="s">
         <v>270</v>
       </c>
       <c r="W119" t="s">
         <v>1329</v>
       </c>
       <c r="X119" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
       <c r="Y119" t="s">
         <v>60</v>
       </c>
       <c r="Z119" t="s">
         <v>1330</v>
       </c>
       <c r="AA119" t="s">
         <v>66</v>
       </c>
       <c r="AB119" t="s">
         <v>233</v>
       </c>
       <c r="AC119" t="s">
         <v>1331</v>
       </c>
       <c r="AD119" t="s">
         <v>1332</v>
       </c>
       <c r="AE119">
         <v>2022</v>
       </c>
       <c r="AF119" t="s">
         <v>66</v>
       </c>
@@ -22568,220 +22568,220 @@
       <c r="AK119" t="s">
         <v>66</v>
       </c>
       <c r="AL119" t="s">
         <v>66</v>
       </c>
       <c r="AM119" t="s">
         <v>66</v>
       </c>
       <c r="AN119" t="s">
         <v>66</v>
       </c>
       <c r="AO119" t="s">
         <v>66</v>
       </c>
       <c r="AP119" t="s">
         <v>66</v>
       </c>
       <c r="AQ119" t="s">
         <v>66</v>
       </c>
       <c r="AR119" t="s">
         <v>776</v>
       </c>
       <c r="AS119" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="120" spans="1:45">
       <c r="A120">
         <v>638</v>
       </c>
       <c r="B120">
         <v>2</v>
       </c>
       <c r="C120" t="s">
         <v>1333</v>
       </c>
       <c r="J120" t="s">
         <v>46</v>
       </c>
       <c r="K120" t="s">
         <v>1334</v>
       </c>
       <c r="L120" t="s">
         <v>1335</v>
       </c>
       <c r="M120" t="s">
         <v>1336</v>
       </c>
       <c r="N120">
         <v>8099557973</v>
       </c>
       <c r="O120" t="s">
         <v>92</v>
       </c>
       <c r="P120" t="s">
         <v>276</v>
       </c>
       <c r="Q120" t="s">
         <v>710</v>
       </c>
       <c r="R120" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="S120" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="T120" t="s">
         <v>55</v>
       </c>
       <c r="U120" t="s">
         <v>1337</v>
       </c>
       <c r="V120" t="s">
         <v>197</v>
       </c>
       <c r="W120" t="s">
         <v>1338</v>
       </c>
       <c r="X120" t="s">
         <v>1339</v>
       </c>
       <c r="Y120" t="s">
         <v>588</v>
       </c>
       <c r="Z120" t="s">
         <v>1340</v>
       </c>
       <c r="AA120" t="s">
         <v>1341</v>
       </c>
       <c r="AB120" t="s">
         <v>233</v>
       </c>
       <c r="AC120" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
       <c r="AD120" t="s">
         <v>1342</v>
       </c>
       <c r="AE120">
         <v>2014</v>
       </c>
       <c r="AF120" t="s">
         <v>66</v>
       </c>
       <c r="AG120" t="s">
         <v>66</v>
       </c>
       <c r="AH120" t="s">
         <v>66</v>
       </c>
       <c r="AI120" t="s">
         <v>66</v>
       </c>
       <c r="AJ120" t="s">
         <v>66</v>
       </c>
       <c r="AK120" t="s">
         <v>66</v>
       </c>
       <c r="AL120" t="s">
         <v>66</v>
       </c>
       <c r="AM120" t="s">
         <v>66</v>
       </c>
       <c r="AN120" t="s">
         <v>67</v>
       </c>
       <c r="AO120" t="s">
         <v>85</v>
       </c>
       <c r="AP120" t="s">
         <v>92</v>
       </c>
       <c r="AQ120">
         <v>500081</v>
       </c>
       <c r="AR120" t="s">
         <v>776</v>
       </c>
       <c r="AS120" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="121" spans="1:45">
       <c r="A121">
         <v>639</v>
       </c>
       <c r="B121">
         <v>2</v>
       </c>
       <c r="C121" t="s">
         <v>204</v>
       </c>
       <c r="J121" t="s">
         <v>46</v>
       </c>
       <c r="K121" t="s">
         <v>1334</v>
       </c>
       <c r="L121" t="s">
         <v>1343</v>
       </c>
       <c r="M121" t="s">
         <v>1344</v>
       </c>
       <c r="N121" t="s">
         <v>1345</v>
       </c>
       <c r="O121" t="s">
         <v>1346</v>
       </c>
       <c r="P121" t="s">
         <v>1346</v>
       </c>
       <c r="Q121" t="s">
         <v>1347</v>
       </c>
       <c r="R121" t="s">
         <v>1348</v>
       </c>
       <c r="S121" t="s">
         <v>1349</v>
       </c>
       <c r="T121" t="s">
+        <v>1209</v>
+      </c>
+      <c r="U121" t="s">
+        <v>1114</v>
+      </c>
+      <c r="V121" t="s">
         <v>1210</v>
-      </c>
-[...4 lines deleted...]
-        <v>1211</v>
       </c>
       <c r="W121" t="s">
         <v>1350</v>
       </c>
       <c r="X121" t="s">
         <v>100</v>
       </c>
       <c r="Y121" t="s">
         <v>60</v>
       </c>
       <c r="Z121" t="s">
         <v>1351</v>
       </c>
       <c r="AA121" t="s">
         <v>1352</v>
       </c>
       <c r="AB121" t="s">
         <v>82</v>
       </c>
       <c r="AC121" t="s">
         <v>141</v>
       </c>
       <c r="AD121" t="s">
         <v>1353</v>
       </c>
@@ -22806,51 +22806,51 @@
       <c r="AK121" t="s">
         <v>66</v>
       </c>
       <c r="AL121" t="s">
         <v>66</v>
       </c>
       <c r="AM121" t="s">
         <v>66</v>
       </c>
       <c r="AN121" t="s">
         <v>67</v>
       </c>
       <c r="AO121" t="s">
         <v>189</v>
       </c>
       <c r="AP121" t="s">
         <v>1356</v>
       </c>
       <c r="AQ121">
         <v>585401</v>
       </c>
       <c r="AR121" t="s">
         <v>776</v>
       </c>
       <c r="AS121" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="122" spans="1:45">
       <c r="A122">
         <v>640</v>
       </c>
       <c r="B122">
         <v>2</v>
       </c>
       <c r="C122" t="s">
         <v>1357</v>
       </c>
       <c r="J122" t="s">
         <v>46</v>
       </c>
       <c r="K122" t="s">
         <v>1358</v>
       </c>
       <c r="L122" t="s">
         <v>1359</v>
       </c>
       <c r="M122" t="s">
         <v>1360</v>
       </c>
       <c r="N122">
@@ -22925,92 +22925,92 @@
       <c r="AK122" t="s">
         <v>66</v>
       </c>
       <c r="AL122" t="s">
         <v>66</v>
       </c>
       <c r="AM122" t="s">
         <v>66</v>
       </c>
       <c r="AN122" t="s">
         <v>67</v>
       </c>
       <c r="AO122" t="s">
         <v>85</v>
       </c>
       <c r="AP122" t="s">
         <v>1367</v>
       </c>
       <c r="AQ122">
         <v>605011</v>
       </c>
       <c r="AR122" t="s">
         <v>776</v>
       </c>
       <c r="AS122" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="123" spans="1:45">
       <c r="A123">
         <v>641</v>
       </c>
       <c r="B123">
         <v>2</v>
       </c>
       <c r="C123" t="s">
         <v>45</v>
       </c>
       <c r="J123" t="s">
         <v>46</v>
       </c>
       <c r="K123" t="s">
         <v>1358</v>
       </c>
       <c r="L123" t="s">
         <v>1368</v>
       </c>
       <c r="M123" t="s">
         <v>1369</v>
       </c>
       <c r="N123">
         <v>8594014922</v>
       </c>
       <c r="O123" t="s">
         <v>1370</v>
       </c>
       <c r="P123" t="s">
         <v>1371</v>
       </c>
       <c r="Q123" t="s">
         <v>1372</v>
       </c>
       <c r="R123" t="s">
         <v>1373</v>
       </c>
       <c r="S123" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
       <c r="T123" t="s">
         <v>55</v>
       </c>
       <c r="U123" t="s">
         <v>723</v>
       </c>
       <c r="V123" t="s">
         <v>135</v>
       </c>
       <c r="W123" t="s">
         <v>1374</v>
       </c>
       <c r="X123" t="s">
         <v>1375</v>
       </c>
       <c r="Y123" t="s">
         <v>60</v>
       </c>
       <c r="Z123" t="s">
         <v>1376</v>
       </c>
       <c r="AA123" t="s">
         <v>1377</v>
       </c>
@@ -23044,98 +23044,98 @@
       <c r="AK123" t="s">
         <v>66</v>
       </c>
       <c r="AL123" t="s">
         <v>66</v>
       </c>
       <c r="AM123" t="s">
         <v>66</v>
       </c>
       <c r="AN123" t="s">
         <v>67</v>
       </c>
       <c r="AO123" t="s">
         <v>85</v>
       </c>
       <c r="AP123" t="s">
         <v>1370</v>
       </c>
       <c r="AQ123">
         <v>686018</v>
       </c>
       <c r="AR123" t="s">
         <v>776</v>
       </c>
       <c r="AS123" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="124" spans="1:45">
       <c r="A124">
         <v>642</v>
       </c>
       <c r="B124">
         <v>2</v>
       </c>
       <c r="C124" t="s">
         <v>1380</v>
       </c>
       <c r="J124" t="s">
         <v>46</v>
       </c>
       <c r="K124" t="s">
         <v>1358</v>
       </c>
       <c r="L124" t="s">
         <v>1381</v>
       </c>
       <c r="M124" t="s">
         <v>1382</v>
       </c>
       <c r="N124">
         <v>8087877155</v>
       </c>
       <c r="O124" t="s">
         <v>50</v>
       </c>
       <c r="P124" t="s">
         <v>50</v>
       </c>
       <c r="Q124" t="s">
         <v>1305</v>
       </c>
       <c r="R124" t="s">
         <v>1383</v>
       </c>
       <c r="S124" t="s">
         <v>96</v>
       </c>
       <c r="T124" t="s">
         <v>55</v>
       </c>
       <c r="U124" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
       <c r="V124" t="s">
         <v>586</v>
       </c>
       <c r="W124" t="s">
         <v>1384</v>
       </c>
       <c r="X124" t="s">
         <v>100</v>
       </c>
       <c r="Y124" t="s">
         <v>60</v>
       </c>
       <c r="Z124" t="s">
         <v>1385</v>
       </c>
       <c r="AA124" t="s">
         <v>1386</v>
       </c>
       <c r="AB124" t="s">
         <v>82</v>
       </c>
       <c r="AC124" t="s">
         <v>560</v>
       </c>
@@ -23163,51 +23163,51 @@
       <c r="AK124" t="s">
         <v>66</v>
       </c>
       <c r="AL124" t="s">
         <v>66</v>
       </c>
       <c r="AM124" t="s">
         <v>66</v>
       </c>
       <c r="AN124" t="s">
         <v>67</v>
       </c>
       <c r="AO124" t="s">
         <v>189</v>
       </c>
       <c r="AP124" t="s">
         <v>50</v>
       </c>
       <c r="AQ124">
         <v>411028</v>
       </c>
       <c r="AR124" t="s">
         <v>776</v>
       </c>
       <c r="AS124" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="125" spans="1:45">
       <c r="A125">
         <v>643</v>
       </c>
       <c r="B125">
         <v>2</v>
       </c>
       <c r="C125" t="s">
         <v>488</v>
       </c>
       <c r="J125" t="s">
         <v>46</v>
       </c>
       <c r="K125" t="s">
         <v>1358</v>
       </c>
       <c r="L125" t="s">
         <v>1387</v>
       </c>
       <c r="M125" t="s">
         <v>1388</v>
       </c>
       <c r="N125">
@@ -23282,51 +23282,51 @@
       <c r="AK125" t="s">
         <v>66</v>
       </c>
       <c r="AL125" t="s">
         <v>66</v>
       </c>
       <c r="AM125" t="s">
         <v>66</v>
       </c>
       <c r="AN125" t="s">
         <v>67</v>
       </c>
       <c r="AO125" t="s">
         <v>85</v>
       </c>
       <c r="AP125" t="s">
         <v>1396</v>
       </c>
       <c r="AQ125">
         <v>754131</v>
       </c>
       <c r="AR125" t="s">
         <v>776</v>
       </c>
       <c r="AS125" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="126" spans="1:45">
       <c r="A126">
         <v>644</v>
       </c>
       <c r="B126">
         <v>2</v>
       </c>
       <c r="C126" t="s">
         <v>320</v>
       </c>
       <c r="J126" t="s">
         <v>46</v>
       </c>
       <c r="K126" t="s">
         <v>1397</v>
       </c>
       <c r="L126" t="s">
         <v>1398</v>
       </c>
       <c r="M126" t="s">
         <v>1399</v>
       </c>
       <c r="N126">
@@ -23401,86 +23401,86 @@
       <c r="AK126" t="s">
         <v>66</v>
       </c>
       <c r="AL126" t="s">
         <v>66</v>
       </c>
       <c r="AM126" t="s">
         <v>66</v>
       </c>
       <c r="AN126" t="s">
         <v>143</v>
       </c>
       <c r="AO126" t="s">
         <v>189</v>
       </c>
       <c r="AP126" t="s">
         <v>1400</v>
       </c>
       <c r="AQ126">
         <v>226010</v>
       </c>
       <c r="AR126" t="s">
         <v>776</v>
       </c>
       <c r="AS126" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="127" spans="1:45">
       <c r="A127">
         <v>645</v>
       </c>
       <c r="B127">
         <v>2</v>
       </c>
       <c r="C127" t="s">
         <v>204</v>
       </c>
       <c r="J127" t="s">
         <v>46</v>
       </c>
       <c r="K127" t="s">
         <v>1397</v>
       </c>
       <c r="L127" t="s">
         <v>1405</v>
       </c>
       <c r="M127" t="s">
         <v>1406</v>
       </c>
       <c r="N127">
         <v>7709017299</v>
       </c>
       <c r="O127" t="s">
         <v>50</v>
       </c>
       <c r="P127" t="s">
         <v>758</v>
       </c>
       <c r="Q127" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="R127" t="s">
         <v>1407</v>
       </c>
       <c r="S127" t="s">
         <v>1408</v>
       </c>
       <c r="T127" t="s">
         <v>76</v>
       </c>
       <c r="U127" t="s">
         <v>1409</v>
       </c>
       <c r="V127" t="s">
         <v>153</v>
       </c>
       <c r="W127" t="s">
         <v>1410</v>
       </c>
       <c r="X127" t="s">
         <v>1411</v>
       </c>
       <c r="Y127" t="s">
         <v>60</v>
       </c>
@@ -23520,51 +23520,51 @@
       <c r="AK127" t="s">
         <v>66</v>
       </c>
       <c r="AL127" t="s">
         <v>66</v>
       </c>
       <c r="AM127" t="s">
         <v>66</v>
       </c>
       <c r="AN127" t="s">
         <v>67</v>
       </c>
       <c r="AO127" t="s">
         <v>85</v>
       </c>
       <c r="AP127" t="s">
         <v>66</v>
       </c>
       <c r="AQ127" t="s">
         <v>66</v>
       </c>
       <c r="AR127" t="s">
         <v>776</v>
       </c>
       <c r="AS127" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="128" spans="1:45">
       <c r="A128">
         <v>646</v>
       </c>
       <c r="B128">
         <v>2</v>
       </c>
       <c r="C128" t="s">
         <v>1414</v>
       </c>
       <c r="J128" t="s">
         <v>46</v>
       </c>
       <c r="K128" t="s">
         <v>1397</v>
       </c>
       <c r="L128" t="s">
         <v>1415</v>
       </c>
       <c r="M128" t="s">
         <v>1416</v>
       </c>
       <c r="N128">
@@ -23639,51 +23639,51 @@
       <c r="AK128" t="s">
         <v>66</v>
       </c>
       <c r="AL128" t="s">
         <v>66</v>
       </c>
       <c r="AM128" t="s">
         <v>66</v>
       </c>
       <c r="AN128" t="s">
         <v>66</v>
       </c>
       <c r="AO128" t="s">
         <v>66</v>
       </c>
       <c r="AP128" t="s">
         <v>66</v>
       </c>
       <c r="AQ128" t="s">
         <v>66</v>
       </c>
       <c r="AR128" t="s">
         <v>776</v>
       </c>
       <c r="AS128" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="129" spans="1:45">
       <c r="A129">
         <v>647</v>
       </c>
       <c r="B129">
         <v>2</v>
       </c>
       <c r="C129" t="s">
         <v>71</v>
       </c>
       <c r="J129" t="s">
         <v>46</v>
       </c>
       <c r="K129" t="s">
         <v>1397</v>
       </c>
       <c r="L129" t="s">
         <v>1425</v>
       </c>
       <c r="M129" t="s">
         <v>1426</v>
       </c>
       <c r="N129">
@@ -23758,51 +23758,51 @@
       <c r="AK129" t="s">
         <v>66</v>
       </c>
       <c r="AL129" t="s">
         <v>66</v>
       </c>
       <c r="AM129" t="s">
         <v>66</v>
       </c>
       <c r="AN129" t="s">
         <v>143</v>
       </c>
       <c r="AO129" t="s">
         <v>66</v>
       </c>
       <c r="AP129" t="s">
         <v>66</v>
       </c>
       <c r="AQ129" t="s">
         <v>66</v>
       </c>
       <c r="AR129" t="s">
         <v>776</v>
       </c>
       <c r="AS129" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="130" spans="1:45">
       <c r="A130">
         <v>648</v>
       </c>
       <c r="B130">
         <v>2</v>
       </c>
       <c r="C130" t="s">
         <v>1430</v>
       </c>
       <c r="J130" t="s">
         <v>46</v>
       </c>
       <c r="K130" t="s">
         <v>1397</v>
       </c>
       <c r="L130" t="s">
         <v>1431</v>
       </c>
       <c r="M130" t="s">
         <v>1432</v>
       </c>
       <c r="N130">
@@ -23877,95 +23877,95 @@
       <c r="AK130" t="s">
         <v>66</v>
       </c>
       <c r="AL130" t="s">
         <v>66</v>
       </c>
       <c r="AM130" t="s">
         <v>66</v>
       </c>
       <c r="AN130" t="s">
         <v>67</v>
       </c>
       <c r="AO130" t="s">
         <v>85</v>
       </c>
       <c r="AP130" t="s">
         <v>333</v>
       </c>
       <c r="AQ130">
         <v>641041</v>
       </c>
       <c r="AR130" t="s">
         <v>776</v>
       </c>
       <c r="AS130" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="131" spans="1:45">
       <c r="A131">
         <v>649</v>
       </c>
       <c r="B131">
         <v>2</v>
       </c>
       <c r="C131" t="s">
         <v>204</v>
       </c>
       <c r="J131" t="s">
         <v>46</v>
       </c>
       <c r="K131" t="s">
         <v>1397</v>
       </c>
       <c r="L131" t="s">
         <v>1440</v>
       </c>
       <c r="M131" t="s">
         <v>1441</v>
       </c>
       <c r="N131">
         <v>7088857061</v>
       </c>
       <c r="O131" t="s">
         <v>866</v>
       </c>
       <c r="P131" t="s">
         <v>1442</v>
       </c>
       <c r="Q131" t="s">
         <v>690</v>
       </c>
       <c r="R131" t="s">
         <v>1443</v>
       </c>
       <c r="S131" t="s">
         <v>1444</v>
       </c>
       <c r="T131" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="U131" t="s">
         <v>1445</v>
       </c>
       <c r="V131" t="s">
         <v>57</v>
       </c>
       <c r="W131" t="s">
         <v>1446</v>
       </c>
       <c r="X131" t="s">
         <v>1447</v>
       </c>
       <c r="Y131" t="s">
         <v>60</v>
       </c>
       <c r="Z131" t="s">
         <v>1448</v>
       </c>
       <c r="AA131" t="s">
         <v>1449</v>
       </c>
       <c r="AB131" t="s">
         <v>103</v>
       </c>
@@ -23996,51 +23996,51 @@
       <c r="AK131" t="s">
         <v>66</v>
       </c>
       <c r="AL131" t="s">
         <v>66</v>
       </c>
       <c r="AM131" t="s">
         <v>66</v>
       </c>
       <c r="AN131" t="s">
         <v>67</v>
       </c>
       <c r="AO131" t="s">
         <v>85</v>
       </c>
       <c r="AP131" t="s">
         <v>1451</v>
       </c>
       <c r="AQ131">
         <v>244901</v>
       </c>
       <c r="AR131" t="s">
         <v>776</v>
       </c>
       <c r="AS131" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="132" spans="1:45">
       <c r="A132">
         <v>650</v>
       </c>
       <c r="B132">
         <v>2</v>
       </c>
       <c r="C132" t="s">
         <v>71</v>
       </c>
       <c r="J132" t="s">
         <v>46</v>
       </c>
       <c r="K132" t="s">
         <v>1397</v>
       </c>
       <c r="L132" t="s">
         <v>1452</v>
       </c>
       <c r="M132" t="s">
         <v>1453</v>
       </c>
       <c r="N132">
@@ -24115,51 +24115,51 @@
       <c r="AK132" t="s">
         <v>66</v>
       </c>
       <c r="AL132" t="s">
         <v>66</v>
       </c>
       <c r="AM132" t="s">
         <v>66</v>
       </c>
       <c r="AN132" t="s">
         <v>67</v>
       </c>
       <c r="AO132" t="s">
         <v>66</v>
       </c>
       <c r="AP132" t="s">
         <v>66</v>
       </c>
       <c r="AQ132" t="s">
         <v>66</v>
       </c>
       <c r="AR132" t="s">
         <v>776</v>
       </c>
       <c r="AS132" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="133" spans="1:45">
       <c r="A133">
         <v>651</v>
       </c>
       <c r="B133">
         <v>2</v>
       </c>
       <c r="C133" t="s">
         <v>1461</v>
       </c>
       <c r="J133" t="s">
         <v>46</v>
       </c>
       <c r="K133" t="s">
         <v>1397</v>
       </c>
       <c r="L133" t="s">
         <v>1462</v>
       </c>
       <c r="M133" t="s">
         <v>1463</v>
       </c>
       <c r="N133">
@@ -24234,51 +24234,51 @@
       <c r="AK133" t="s">
         <v>66</v>
       </c>
       <c r="AL133" t="s">
         <v>66</v>
       </c>
       <c r="AM133" t="s">
         <v>66</v>
       </c>
       <c r="AN133" t="s">
         <v>67</v>
       </c>
       <c r="AO133" t="s">
         <v>189</v>
       </c>
       <c r="AP133" t="s">
         <v>66</v>
       </c>
       <c r="AQ133" t="s">
         <v>66</v>
       </c>
       <c r="AR133" t="s">
         <v>776</v>
       </c>
       <c r="AS133" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="134" spans="1:45">
       <c r="A134">
         <v>652</v>
       </c>
       <c r="B134">
         <v>2</v>
       </c>
       <c r="C134" t="s">
         <v>71</v>
       </c>
       <c r="J134" t="s">
         <v>46</v>
       </c>
       <c r="K134" t="s">
         <v>1397</v>
       </c>
       <c r="L134" t="s">
         <v>1473</v>
       </c>
       <c r="M134" t="s">
         <v>1474</v>
       </c>
       <c r="N134">
@@ -24353,51 +24353,51 @@
       <c r="AK134" t="s">
         <v>66</v>
       </c>
       <c r="AL134" t="s">
         <v>66</v>
       </c>
       <c r="AM134" t="s">
         <v>66</v>
       </c>
       <c r="AN134" t="s">
         <v>67</v>
       </c>
       <c r="AO134" t="s">
         <v>85</v>
       </c>
       <c r="AP134" t="s">
         <v>1479</v>
       </c>
       <c r="AQ134">
         <v>400101</v>
       </c>
       <c r="AR134" t="s">
         <v>776</v>
       </c>
       <c r="AS134" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="135" spans="1:45">
       <c r="A135">
         <v>653</v>
       </c>
       <c r="B135">
         <v>2</v>
       </c>
       <c r="C135" t="s">
         <v>204</v>
       </c>
       <c r="J135" t="s">
         <v>46</v>
       </c>
       <c r="K135" t="s">
         <v>1480</v>
       </c>
       <c r="L135" t="s">
         <v>1481</v>
       </c>
       <c r="M135" t="s">
         <v>1482</v>
       </c>
       <c r="N135">
@@ -24472,51 +24472,51 @@
       <c r="AK135" t="s">
         <v>66</v>
       </c>
       <c r="AL135" t="s">
         <v>66</v>
       </c>
       <c r="AM135" t="s">
         <v>66</v>
       </c>
       <c r="AN135" t="s">
         <v>67</v>
       </c>
       <c r="AO135" t="s">
         <v>189</v>
       </c>
       <c r="AP135" t="s">
         <v>333</v>
       </c>
       <c r="AQ135">
         <v>641035</v>
       </c>
       <c r="AR135" t="s">
         <v>776</v>
       </c>
       <c r="AS135" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="136" spans="1:45">
       <c r="A136">
         <v>654</v>
       </c>
       <c r="B136">
         <v>2</v>
       </c>
       <c r="C136" t="s">
         <v>71</v>
       </c>
       <c r="J136" t="s">
         <v>46</v>
       </c>
       <c r="K136" t="s">
         <v>1480</v>
       </c>
       <c r="L136" t="s">
         <v>1490</v>
       </c>
       <c r="M136" t="s">
         <v>1491</v>
       </c>
       <c r="N136">
@@ -24591,51 +24591,51 @@
       <c r="AK136" t="s">
         <v>66</v>
       </c>
       <c r="AL136" t="s">
         <v>66</v>
       </c>
       <c r="AM136" t="s">
         <v>66</v>
       </c>
       <c r="AN136" t="s">
         <v>67</v>
       </c>
       <c r="AO136" t="s">
         <v>66</v>
       </c>
       <c r="AP136" t="s">
         <v>531</v>
       </c>
       <c r="AQ136" t="s">
         <v>66</v>
       </c>
       <c r="AR136" t="s">
         <v>776</v>
       </c>
       <c r="AS136" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="137" spans="1:45">
       <c r="A137">
         <v>655</v>
       </c>
       <c r="B137">
         <v>2</v>
       </c>
       <c r="C137" t="s">
         <v>130</v>
       </c>
       <c r="J137" t="s">
         <v>46</v>
       </c>
       <c r="K137" t="s">
         <v>1480</v>
       </c>
       <c r="L137" t="s">
         <v>1498</v>
       </c>
       <c r="M137" t="s">
         <v>1499</v>
       </c>
       <c r="N137">
@@ -24710,51 +24710,51 @@
       <c r="AK137" t="s">
         <v>66</v>
       </c>
       <c r="AL137" t="s">
         <v>66</v>
       </c>
       <c r="AM137" t="s">
         <v>66</v>
       </c>
       <c r="AN137" t="s">
         <v>67</v>
       </c>
       <c r="AO137" t="s">
         <v>85</v>
       </c>
       <c r="AP137" t="s">
         <v>1509</v>
       </c>
       <c r="AQ137">
         <v>442701</v>
       </c>
       <c r="AR137" t="s">
         <v>776</v>
       </c>
       <c r="AS137" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="138" spans="1:45">
       <c r="A138">
         <v>656</v>
       </c>
       <c r="B138">
         <v>2</v>
       </c>
       <c r="C138" t="s">
         <v>607</v>
       </c>
       <c r="J138" t="s">
         <v>46</v>
       </c>
       <c r="K138" t="s">
         <v>1480</v>
       </c>
       <c r="L138" t="s">
         <v>1510</v>
       </c>
       <c r="M138" t="s">
         <v>1511</v>
       </c>
       <c r="N138">
@@ -24829,51 +24829,51 @@
       <c r="AK138" t="s">
         <v>66</v>
       </c>
       <c r="AL138" t="s">
         <v>66</v>
       </c>
       <c r="AM138" t="s">
         <v>66</v>
       </c>
       <c r="AN138" t="s">
         <v>143</v>
       </c>
       <c r="AO138" t="s">
         <v>66</v>
       </c>
       <c r="AP138" t="s">
         <v>66</v>
       </c>
       <c r="AQ138" t="s">
         <v>66</v>
       </c>
       <c r="AR138" t="s">
         <v>776</v>
       </c>
       <c r="AS138" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="139" spans="1:45">
       <c r="A139">
         <v>657</v>
       </c>
       <c r="B139">
         <v>2</v>
       </c>
       <c r="C139" t="s">
         <v>71</v>
       </c>
       <c r="J139" t="s">
         <v>46</v>
       </c>
       <c r="K139" t="s">
         <v>1480</v>
       </c>
       <c r="L139" t="s">
         <v>1520</v>
       </c>
       <c r="M139" t="s">
         <v>1521</v>
       </c>
       <c r="N139">
@@ -24948,51 +24948,51 @@
       <c r="AK139" t="s">
         <v>66</v>
       </c>
       <c r="AL139" t="s">
         <v>66</v>
       </c>
       <c r="AM139" t="s">
         <v>66</v>
       </c>
       <c r="AN139" t="s">
         <v>67</v>
       </c>
       <c r="AO139" t="s">
         <v>85</v>
       </c>
       <c r="AP139" t="s">
         <v>50</v>
       </c>
       <c r="AQ139">
         <v>410501</v>
       </c>
       <c r="AR139" t="s">
         <v>776</v>
       </c>
       <c r="AS139" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="140" spans="1:45">
       <c r="A140">
         <v>658</v>
       </c>
       <c r="B140">
         <v>2</v>
       </c>
       <c r="C140" t="s">
         <v>130</v>
       </c>
       <c r="J140" t="s">
         <v>46</v>
       </c>
       <c r="K140" t="s">
         <v>1528</v>
       </c>
       <c r="L140" t="s">
         <v>1529</v>
       </c>
       <c r="M140" t="s">
         <v>1530</v>
       </c>
       <c r="N140" t="s">
@@ -25067,51 +25067,51 @@
       <c r="AK140" t="s">
         <v>66</v>
       </c>
       <c r="AL140" t="s">
         <v>66</v>
       </c>
       <c r="AM140" t="s">
         <v>66</v>
       </c>
       <c r="AN140" t="s">
         <v>67</v>
       </c>
       <c r="AO140" t="s">
         <v>85</v>
       </c>
       <c r="AP140" t="s">
         <v>1540</v>
       </c>
       <c r="AQ140">
         <v>508233</v>
       </c>
       <c r="AR140" t="s">
         <v>776</v>
       </c>
       <c r="AS140" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="141" spans="1:45">
       <c r="A141">
         <v>659</v>
       </c>
       <c r="B141">
         <v>2</v>
       </c>
       <c r="C141" t="s">
         <v>173</v>
       </c>
       <c r="J141" t="s">
         <v>46</v>
       </c>
       <c r="K141" t="s">
         <v>1528</v>
       </c>
       <c r="L141" t="s">
         <v>1541</v>
       </c>
       <c r="M141" t="s">
         <v>1542</v>
       </c>
       <c r="N141">
@@ -25186,51 +25186,51 @@
       <c r="AK141" t="s">
         <v>66</v>
       </c>
       <c r="AL141" t="s">
         <v>66</v>
       </c>
       <c r="AM141" t="s">
         <v>66</v>
       </c>
       <c r="AN141" t="s">
         <v>67</v>
       </c>
       <c r="AO141" t="s">
         <v>66</v>
       </c>
       <c r="AP141" t="s">
         <v>66</v>
       </c>
       <c r="AQ141" t="s">
         <v>66</v>
       </c>
       <c r="AR141" t="s">
         <v>776</v>
       </c>
       <c r="AS141" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="142" spans="1:45">
       <c r="A142">
         <v>660</v>
       </c>
       <c r="B142">
         <v>2</v>
       </c>
       <c r="C142" t="s">
         <v>905</v>
       </c>
       <c r="J142" t="s">
         <v>46</v>
       </c>
       <c r="K142" t="s">
         <v>1528</v>
       </c>
       <c r="L142" t="s">
         <v>1548</v>
       </c>
       <c r="M142" t="s">
         <v>1549</v>
       </c>
       <c r="N142">
@@ -25305,51 +25305,51 @@
       <c r="AK142" t="s">
         <v>66</v>
       </c>
       <c r="AL142" t="s">
         <v>66</v>
       </c>
       <c r="AM142" t="s">
         <v>66</v>
       </c>
       <c r="AN142" t="s">
         <v>67</v>
       </c>
       <c r="AO142" t="s">
         <v>85</v>
       </c>
       <c r="AP142" t="s">
         <v>1558</v>
       </c>
       <c r="AQ142">
         <v>133104</v>
       </c>
       <c r="AR142" t="s">
         <v>776</v>
       </c>
       <c r="AS142" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="143" spans="1:45">
       <c r="A143">
         <v>661</v>
       </c>
       <c r="B143">
         <v>2</v>
       </c>
       <c r="C143" t="s">
         <v>173</v>
       </c>
       <c r="J143" t="s">
         <v>46</v>
       </c>
       <c r="K143" t="s">
         <v>1528</v>
       </c>
       <c r="L143" t="s">
         <v>1559</v>
       </c>
       <c r="M143" t="s">
         <v>1560</v>
       </c>
       <c r="N143" t="s">
@@ -25424,51 +25424,51 @@
       <c r="AK143" t="s">
         <v>66</v>
       </c>
       <c r="AL143" t="s">
         <v>66</v>
       </c>
       <c r="AM143" t="s">
         <v>66</v>
       </c>
       <c r="AN143" t="s">
         <v>67</v>
       </c>
       <c r="AO143" t="s">
         <v>85</v>
       </c>
       <c r="AP143" t="s">
         <v>66</v>
       </c>
       <c r="AQ143" t="s">
         <v>66</v>
       </c>
       <c r="AR143" t="s">
         <v>776</v>
       </c>
       <c r="AS143" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="144" spans="1:45">
       <c r="A144">
         <v>662</v>
       </c>
       <c r="B144">
         <v>2</v>
       </c>
       <c r="C144" t="s">
         <v>1565</v>
       </c>
       <c r="J144" t="s">
         <v>46</v>
       </c>
       <c r="K144" t="s">
         <v>1528</v>
       </c>
       <c r="L144" t="s">
         <v>1566</v>
       </c>
       <c r="M144" t="s">
         <v>1567</v>
       </c>
       <c r="N144">
@@ -25534,60 +25534,60 @@
       <c r="AH144" t="s">
         <v>1577</v>
       </c>
       <c r="AI144">
         <v>2016</v>
       </c>
       <c r="AJ144" t="s">
         <v>66</v>
       </c>
       <c r="AK144" t="s">
         <v>66</v>
       </c>
       <c r="AL144" t="s">
         <v>66</v>
       </c>
       <c r="AM144" t="s">
         <v>66</v>
       </c>
       <c r="AN144" t="s">
         <v>67</v>
       </c>
       <c r="AO144" t="s">
         <v>189</v>
       </c>
       <c r="AP144" t="s">
-        <v>1217</v>
+        <v>1216</v>
       </c>
       <c r="AQ144">
         <v>843119</v>
       </c>
       <c r="AR144" t="s">
         <v>776</v>
       </c>
       <c r="AS144" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="145" spans="1:45">
       <c r="A145">
         <v>663</v>
       </c>
       <c r="B145">
         <v>2</v>
       </c>
       <c r="C145" t="s">
         <v>607</v>
       </c>
       <c r="J145" t="s">
         <v>46</v>
       </c>
       <c r="K145" t="s">
         <v>1528</v>
       </c>
       <c r="L145" t="s">
         <v>1578</v>
       </c>
       <c r="M145" t="s">
         <v>1579</v>
       </c>
       <c r="N145">
@@ -25662,51 +25662,51 @@
       <c r="AK145" t="s">
         <v>66</v>
       </c>
       <c r="AL145" t="s">
         <v>66</v>
       </c>
       <c r="AM145" t="s">
         <v>66</v>
       </c>
       <c r="AN145" t="s">
         <v>143</v>
       </c>
       <c r="AO145" t="s">
         <v>189</v>
       </c>
       <c r="AP145" t="s">
         <v>1585</v>
       </c>
       <c r="AQ145">
         <v>208019</v>
       </c>
       <c r="AR145" t="s">
         <v>776</v>
       </c>
       <c r="AS145" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="146" spans="1:45">
       <c r="A146">
         <v>664</v>
       </c>
       <c r="B146">
         <v>2</v>
       </c>
       <c r="C146" t="s">
         <v>1357</v>
       </c>
       <c r="J146" t="s">
         <v>46</v>
       </c>
       <c r="K146" t="s">
         <v>1528</v>
       </c>
       <c r="L146" t="s">
         <v>1586</v>
       </c>
       <c r="M146" t="s">
         <v>1587</v>
       </c>
       <c r="N146">
@@ -25781,51 +25781,51 @@
       <c r="AK146" t="s">
         <v>66</v>
       </c>
       <c r="AL146" t="s">
         <v>66</v>
       </c>
       <c r="AM146" t="s">
         <v>66</v>
       </c>
       <c r="AN146" t="s">
         <v>67</v>
       </c>
       <c r="AO146" t="s">
         <v>85</v>
       </c>
       <c r="AP146" t="s">
         <v>1597</v>
       </c>
       <c r="AQ146">
         <v>591108</v>
       </c>
       <c r="AR146" t="s">
         <v>776</v>
       </c>
       <c r="AS146" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="147" spans="1:45">
       <c r="A147">
         <v>665</v>
       </c>
       <c r="B147">
         <v>2</v>
       </c>
       <c r="C147" t="s">
         <v>204</v>
       </c>
       <c r="J147" t="s">
         <v>46</v>
       </c>
       <c r="K147" t="s">
         <v>1528</v>
       </c>
       <c r="L147" t="s">
         <v>1598</v>
       </c>
       <c r="M147" t="s">
         <v>1599</v>
       </c>
       <c r="N147">
@@ -25900,51 +25900,51 @@
       <c r="AK147" t="s">
         <v>66</v>
       </c>
       <c r="AL147" t="s">
         <v>66</v>
       </c>
       <c r="AM147" t="s">
         <v>66</v>
       </c>
       <c r="AN147" t="s">
         <v>67</v>
       </c>
       <c r="AO147" t="s">
         <v>189</v>
       </c>
       <c r="AP147" t="s">
         <v>1609</v>
       </c>
       <c r="AQ147">
         <v>530040</v>
       </c>
       <c r="AR147" t="s">
         <v>776</v>
       </c>
       <c r="AS147" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="148" spans="1:45">
       <c r="A148">
         <v>666</v>
       </c>
       <c r="B148">
         <v>2</v>
       </c>
       <c r="C148" t="s">
         <v>71</v>
       </c>
       <c r="J148" t="s">
         <v>46</v>
       </c>
       <c r="K148" t="s">
         <v>1528</v>
       </c>
       <c r="L148" t="s">
         <v>1610</v>
       </c>
       <c r="M148" t="s">
         <v>1611</v>
       </c>
       <c r="N148">
@@ -26019,51 +26019,51 @@
       <c r="AK148" t="s">
         <v>66</v>
       </c>
       <c r="AL148" t="s">
         <v>66</v>
       </c>
       <c r="AM148" t="s">
         <v>66</v>
       </c>
       <c r="AN148" t="s">
         <v>67</v>
       </c>
       <c r="AO148" t="s">
         <v>85</v>
       </c>
       <c r="AP148" t="s">
         <v>381</v>
       </c>
       <c r="AQ148">
         <v>452010</v>
       </c>
       <c r="AR148" t="s">
         <v>776</v>
       </c>
       <c r="AS148" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="149" spans="1:45">
       <c r="A149">
         <v>667</v>
       </c>
       <c r="B149">
         <v>2</v>
       </c>
       <c r="C149" t="s">
         <v>45</v>
       </c>
       <c r="J149" t="s">
         <v>46</v>
       </c>
       <c r="K149" t="s">
         <v>1528</v>
       </c>
       <c r="L149" t="s">
         <v>1616</v>
       </c>
       <c r="M149" t="s">
         <v>1617</v>
       </c>
       <c r="N149">
@@ -26075,51 +26075,51 @@
       <c r="P149" t="s">
         <v>1619</v>
       </c>
       <c r="Q149" t="s">
         <v>1620</v>
       </c>
       <c r="R149" t="s">
         <v>1621</v>
       </c>
       <c r="S149" t="s">
         <v>46</v>
       </c>
       <c r="T149" t="s">
         <v>55</v>
       </c>
       <c r="U149" t="s">
         <v>723</v>
       </c>
       <c r="V149" t="s">
         <v>153</v>
       </c>
       <c r="W149" t="s">
         <v>1622</v>
       </c>
       <c r="X149" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
       <c r="Y149" t="s">
         <v>60</v>
       </c>
       <c r="Z149" t="s">
         <v>1623</v>
       </c>
       <c r="AA149" t="s">
         <v>1624</v>
       </c>
       <c r="AB149" t="s">
         <v>251</v>
       </c>
       <c r="AC149" t="s">
         <v>252</v>
       </c>
       <c r="AD149" t="s">
         <v>1625</v>
       </c>
       <c r="AE149">
         <v>2016</v>
       </c>
       <c r="AF149" t="s">
         <v>66</v>
       </c>
@@ -26138,51 +26138,51 @@
       <c r="AK149" t="s">
         <v>66</v>
       </c>
       <c r="AL149" t="s">
         <v>66</v>
       </c>
       <c r="AM149" t="s">
         <v>66</v>
       </c>
       <c r="AN149" t="s">
         <v>67</v>
       </c>
       <c r="AO149" t="s">
         <v>85</v>
       </c>
       <c r="AP149" t="s">
         <v>1618</v>
       </c>
       <c r="AQ149">
         <v>302021</v>
       </c>
       <c r="AR149" t="s">
         <v>776</v>
       </c>
       <c r="AS149" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="150" spans="1:45">
       <c r="A150">
         <v>668</v>
       </c>
       <c r="B150">
         <v>2</v>
       </c>
       <c r="C150" t="s">
         <v>130</v>
       </c>
       <c r="J150" t="s">
         <v>46</v>
       </c>
       <c r="K150" t="s">
         <v>1528</v>
       </c>
       <c r="L150" t="s">
         <v>1626</v>
       </c>
       <c r="M150" t="s">
         <v>1627</v>
       </c>
       <c r="N150">
@@ -26257,51 +26257,51 @@
       <c r="AK150" t="s">
         <v>66</v>
       </c>
       <c r="AL150" t="s">
         <v>66</v>
       </c>
       <c r="AM150" t="s">
         <v>66</v>
       </c>
       <c r="AN150" t="s">
         <v>67</v>
       </c>
       <c r="AO150" t="s">
         <v>66</v>
       </c>
       <c r="AP150" t="s">
         <v>66</v>
       </c>
       <c r="AQ150" t="s">
         <v>66</v>
       </c>
       <c r="AR150" t="s">
         <v>776</v>
       </c>
       <c r="AS150" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="151" spans="1:45">
       <c r="A151">
         <v>669</v>
       </c>
       <c r="B151">
         <v>2</v>
       </c>
       <c r="C151" t="s">
         <v>144</v>
       </c>
       <c r="J151" t="s">
         <v>46</v>
       </c>
       <c r="K151" t="s">
         <v>1528</v>
       </c>
       <c r="L151" t="s">
         <v>1632</v>
       </c>
       <c r="M151" t="s">
         <v>1633</v>
       </c>
       <c r="N151">
@@ -26376,51 +26376,51 @@
       <c r="AK151" t="s">
         <v>66</v>
       </c>
       <c r="AL151" t="s">
         <v>66</v>
       </c>
       <c r="AM151" t="s">
         <v>66</v>
       </c>
       <c r="AN151" t="s">
         <v>67</v>
       </c>
       <c r="AO151" t="s">
         <v>85</v>
       </c>
       <c r="AP151" t="s">
         <v>1642</v>
       </c>
       <c r="AQ151">
         <v>581115</v>
       </c>
       <c r="AR151" t="s">
         <v>776</v>
       </c>
       <c r="AS151" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="152" spans="1:45">
       <c r="A152">
         <v>670</v>
       </c>
       <c r="B152">
         <v>2</v>
       </c>
       <c r="C152" t="s">
         <v>71</v>
       </c>
       <c r="J152" t="s">
         <v>46</v>
       </c>
       <c r="K152" t="s">
         <v>1528</v>
       </c>
       <c r="L152" t="s">
         <v>1643</v>
       </c>
       <c r="M152" t="s">
         <v>1644</v>
       </c>
       <c r="N152">
@@ -26495,51 +26495,51 @@
       <c r="AK152" t="s">
         <v>66</v>
       </c>
       <c r="AL152" t="s">
         <v>66</v>
       </c>
       <c r="AM152" t="s">
         <v>66</v>
       </c>
       <c r="AN152" t="s">
         <v>67</v>
       </c>
       <c r="AO152" t="s">
         <v>66</v>
       </c>
       <c r="AP152" t="s">
         <v>1645</v>
       </c>
       <c r="AQ152" t="s">
         <v>66</v>
       </c>
       <c r="AR152" t="s">
         <v>776</v>
       </c>
       <c r="AS152" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="153" spans="1:45">
       <c r="A153">
         <v>671</v>
       </c>
       <c r="B153">
         <v>2</v>
       </c>
       <c r="C153" t="s">
         <v>320</v>
       </c>
       <c r="J153" t="s">
         <v>46</v>
       </c>
       <c r="K153" t="s">
         <v>1528</v>
       </c>
       <c r="L153" t="s">
         <v>1653</v>
       </c>
       <c r="M153" t="s">
         <v>1654</v>
       </c>
       <c r="N153">
@@ -26614,51 +26614,51 @@
       <c r="AK153" t="s">
         <v>66</v>
       </c>
       <c r="AL153" t="s">
         <v>66</v>
       </c>
       <c r="AM153" t="s">
         <v>66</v>
       </c>
       <c r="AN153" t="s">
         <v>67</v>
       </c>
       <c r="AO153" t="s">
         <v>85</v>
       </c>
       <c r="AP153" t="s">
         <v>1659</v>
       </c>
       <c r="AQ153">
         <v>560083</v>
       </c>
       <c r="AR153" t="s">
         <v>776</v>
       </c>
       <c r="AS153" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="154" spans="1:45">
       <c r="A154">
         <v>672</v>
       </c>
       <c r="B154">
         <v>2</v>
       </c>
       <c r="C154" t="s">
         <v>173</v>
       </c>
       <c r="J154" t="s">
         <v>46</v>
       </c>
       <c r="K154" t="s">
         <v>1528</v>
       </c>
       <c r="L154" t="s">
         <v>1660</v>
       </c>
       <c r="M154" t="s">
         <v>1661</v>
       </c>
       <c r="N154" t="s">
@@ -26733,86 +26733,86 @@
       <c r="AK154" t="s">
         <v>66</v>
       </c>
       <c r="AL154" t="s">
         <v>66</v>
       </c>
       <c r="AM154" t="s">
         <v>66</v>
       </c>
       <c r="AN154" t="s">
         <v>67</v>
       </c>
       <c r="AO154" t="s">
         <v>85</v>
       </c>
       <c r="AP154" t="s">
         <v>1668</v>
       </c>
       <c r="AQ154">
         <v>160003</v>
       </c>
       <c r="AR154" t="s">
         <v>776</v>
       </c>
       <c r="AS154" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="155" spans="1:45">
       <c r="A155">
         <v>673</v>
       </c>
       <c r="B155">
         <v>2</v>
       </c>
       <c r="C155" t="s">
         <v>607</v>
       </c>
       <c r="J155" t="s">
         <v>46</v>
       </c>
       <c r="K155" t="s">
         <v>1528</v>
       </c>
       <c r="L155" t="s">
         <v>1669</v>
       </c>
       <c r="M155" t="s">
         <v>1670</v>
       </c>
       <c r="N155">
         <v>8290853338</v>
       </c>
       <c r="O155" t="s">
         <v>1618</v>
       </c>
       <c r="P155" t="s">
         <v>1671</v>
       </c>
       <c r="Q155" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="R155" t="s">
         <v>1672</v>
       </c>
       <c r="S155" t="s">
         <v>46</v>
       </c>
       <c r="T155" t="s">
         <v>55</v>
       </c>
       <c r="U155" t="s">
         <v>97</v>
       </c>
       <c r="V155" t="s">
         <v>153</v>
       </c>
       <c r="W155" t="s">
         <v>1673</v>
       </c>
       <c r="X155" t="s">
         <v>137</v>
       </c>
       <c r="Y155" t="s">
         <v>60</v>
       </c>
@@ -26852,51 +26852,51 @@
       <c r="AK155" t="s">
         <v>66</v>
       </c>
       <c r="AL155" t="s">
         <v>66</v>
       </c>
       <c r="AM155" t="s">
         <v>66</v>
       </c>
       <c r="AN155" t="s">
         <v>67</v>
       </c>
       <c r="AO155" t="s">
         <v>85</v>
       </c>
       <c r="AP155" t="s">
         <v>1676</v>
       </c>
       <c r="AQ155">
         <v>302020</v>
       </c>
       <c r="AR155" t="s">
         <v>776</v>
       </c>
       <c r="AS155" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="156" spans="1:45">
       <c r="A156">
         <v>674</v>
       </c>
       <c r="B156">
         <v>2</v>
       </c>
       <c r="C156" t="s">
         <v>71</v>
       </c>
       <c r="J156" t="s">
         <v>46</v>
       </c>
       <c r="K156" t="s">
         <v>1528</v>
       </c>
       <c r="L156" t="s">
         <v>1677</v>
       </c>
       <c r="M156" t="s">
         <v>1678</v>
       </c>
       <c r="N156">
@@ -26971,51 +26971,51 @@
       <c r="AK156" t="s">
         <v>66</v>
       </c>
       <c r="AL156" t="s">
         <v>66</v>
       </c>
       <c r="AM156" t="s">
         <v>66</v>
       </c>
       <c r="AN156" t="s">
         <v>67</v>
       </c>
       <c r="AO156" t="s">
         <v>85</v>
       </c>
       <c r="AP156" t="s">
         <v>111</v>
       </c>
       <c r="AQ156">
         <v>600080</v>
       </c>
       <c r="AR156" t="s">
         <v>776</v>
       </c>
       <c r="AS156" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="157" spans="1:45">
       <c r="A157">
         <v>675</v>
       </c>
       <c r="B157">
         <v>2</v>
       </c>
       <c r="C157" t="s">
         <v>107</v>
       </c>
       <c r="J157" t="s">
         <v>46</v>
       </c>
       <c r="K157" t="s">
         <v>1528</v>
       </c>
       <c r="L157" t="s">
         <v>1683</v>
       </c>
       <c r="M157" t="s">
         <v>1684</v>
       </c>
       <c r="N157">
@@ -27090,86 +27090,86 @@
       <c r="AK157" t="s">
         <v>66</v>
       </c>
       <c r="AL157" t="s">
         <v>66</v>
       </c>
       <c r="AM157" t="s">
         <v>66</v>
       </c>
       <c r="AN157" t="s">
         <v>67</v>
       </c>
       <c r="AO157" t="s">
         <v>66</v>
       </c>
       <c r="AP157" t="s">
         <v>66</v>
       </c>
       <c r="AQ157" t="s">
         <v>66</v>
       </c>
       <c r="AR157" t="s">
         <v>776</v>
       </c>
       <c r="AS157" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="158" spans="1:45">
       <c r="A158">
         <v>676</v>
       </c>
       <c r="B158">
         <v>2</v>
       </c>
       <c r="C158" t="s">
         <v>320</v>
       </c>
       <c r="J158" t="s">
         <v>46</v>
       </c>
       <c r="K158" t="s">
         <v>1528</v>
       </c>
       <c r="L158" t="s">
         <v>1691</v>
       </c>
       <c r="M158" t="s">
         <v>1692</v>
       </c>
       <c r="N158">
         <v>7090652706</v>
       </c>
       <c r="O158" t="s">
         <v>92</v>
       </c>
       <c r="P158" t="s">
         <v>1600</v>
       </c>
       <c r="Q158" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
       <c r="R158" t="s">
         <v>66</v>
       </c>
       <c r="S158" t="s">
         <v>66</v>
       </c>
       <c r="T158" t="s">
         <v>55</v>
       </c>
       <c r="U158" t="s">
         <v>671</v>
       </c>
       <c r="V158" t="s">
         <v>270</v>
       </c>
       <c r="W158" t="s">
         <v>1693</v>
       </c>
       <c r="X158" t="s">
         <v>441</v>
       </c>
       <c r="Y158" t="s">
         <v>80</v>
       </c>
@@ -27209,51 +27209,51 @@
       <c r="AK158" t="s">
         <v>66</v>
       </c>
       <c r="AL158" t="s">
         <v>66</v>
       </c>
       <c r="AM158" t="s">
         <v>66</v>
       </c>
       <c r="AN158" t="s">
         <v>67</v>
       </c>
       <c r="AO158" t="s">
         <v>189</v>
       </c>
       <c r="AP158" t="s">
         <v>1696</v>
       </c>
       <c r="AQ158">
         <v>520008</v>
       </c>
       <c r="AR158" t="s">
         <v>776</v>
       </c>
       <c r="AS158" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="159" spans="1:45">
       <c r="A159">
         <v>677</v>
       </c>
       <c r="B159">
         <v>2</v>
       </c>
       <c r="C159" t="s">
         <v>173</v>
       </c>
       <c r="J159" t="s">
         <v>46</v>
       </c>
       <c r="K159" t="s">
         <v>1528</v>
       </c>
       <c r="L159" t="s">
         <v>1697</v>
       </c>
       <c r="M159" t="s">
         <v>1698</v>
       </c>
       <c r="N159">
@@ -27328,51 +27328,51 @@
       <c r="AK159" t="s">
         <v>66</v>
       </c>
       <c r="AL159" t="s">
         <v>66</v>
       </c>
       <c r="AM159" t="s">
         <v>66</v>
       </c>
       <c r="AN159" t="s">
         <v>67</v>
       </c>
       <c r="AO159" t="s">
         <v>85</v>
       </c>
       <c r="AP159" t="s">
         <v>1699</v>
       </c>
       <c r="AQ159" t="s">
         <v>66</v>
       </c>
       <c r="AR159" t="s">
         <v>776</v>
       </c>
       <c r="AS159" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="160" spans="1:45">
       <c r="A160">
         <v>678</v>
       </c>
       <c r="B160">
         <v>2</v>
       </c>
       <c r="C160" t="s">
         <v>130</v>
       </c>
       <c r="J160" t="s">
         <v>46</v>
       </c>
       <c r="K160" t="s">
         <v>1528</v>
       </c>
       <c r="L160" t="s">
         <v>1708</v>
       </c>
       <c r="M160" t="s">
         <v>1709</v>
       </c>
       <c r="N160">
@@ -27447,51 +27447,51 @@
       <c r="AK160" t="s">
         <v>66</v>
       </c>
       <c r="AL160" t="s">
         <v>66</v>
       </c>
       <c r="AM160" t="s">
         <v>66</v>
       </c>
       <c r="AN160" t="s">
         <v>67</v>
       </c>
       <c r="AO160" t="s">
         <v>66</v>
       </c>
       <c r="AP160" t="s">
         <v>66</v>
       </c>
       <c r="AQ160" t="s">
         <v>66</v>
       </c>
       <c r="AR160" t="s">
         <v>776</v>
       </c>
       <c r="AS160" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="161" spans="1:45">
       <c r="A161">
         <v>679</v>
       </c>
       <c r="B161">
         <v>2</v>
       </c>
       <c r="C161" t="s">
         <v>607</v>
       </c>
       <c r="J161" t="s">
         <v>46</v>
       </c>
       <c r="K161" t="s">
         <v>1528</v>
       </c>
       <c r="L161" t="s">
         <v>1717</v>
       </c>
       <c r="M161" t="s">
         <v>1718</v>
       </c>
       <c r="N161">
@@ -27566,51 +27566,51 @@
       <c r="AK161" t="s">
         <v>66</v>
       </c>
       <c r="AL161" t="s">
         <v>66</v>
       </c>
       <c r="AM161" t="s">
         <v>66</v>
       </c>
       <c r="AN161" t="s">
         <v>67</v>
       </c>
       <c r="AO161" t="s">
         <v>85</v>
       </c>
       <c r="AP161" t="s">
         <v>133</v>
       </c>
       <c r="AQ161">
         <v>110015</v>
       </c>
       <c r="AR161" t="s">
         <v>776</v>
       </c>
       <c r="AS161" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="162" spans="1:45">
       <c r="A162">
         <v>680</v>
       </c>
       <c r="B162">
         <v>2</v>
       </c>
       <c r="C162" t="s">
         <v>71</v>
       </c>
       <c r="J162" t="s">
         <v>46</v>
       </c>
       <c r="K162" t="s">
         <v>1528</v>
       </c>
       <c r="L162" t="s">
         <v>1724</v>
       </c>
       <c r="M162" t="s">
         <v>1725</v>
       </c>
       <c r="N162">
@@ -27685,51 +27685,51 @@
       <c r="AK162" t="s">
         <v>66</v>
       </c>
       <c r="AL162" t="s">
         <v>66</v>
       </c>
       <c r="AM162" t="s">
         <v>66</v>
       </c>
       <c r="AN162" t="s">
         <v>143</v>
       </c>
       <c r="AO162" t="s">
         <v>85</v>
       </c>
       <c r="AP162" t="s">
         <v>1733</v>
       </c>
       <c r="AQ162">
         <v>400018</v>
       </c>
       <c r="AR162" t="s">
         <v>776</v>
       </c>
       <c r="AS162" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="163" spans="1:45">
       <c r="A163">
         <v>681</v>
       </c>
       <c r="B163">
         <v>2</v>
       </c>
       <c r="C163" t="s">
         <v>1565</v>
       </c>
       <c r="J163" t="s">
         <v>46</v>
       </c>
       <c r="K163" t="s">
         <v>1528</v>
       </c>
       <c r="L163" t="s">
         <v>1734</v>
       </c>
       <c r="M163" t="s">
         <v>1735</v>
       </c>
       <c r="N163">
@@ -27804,51 +27804,51 @@
       <c r="AK163" t="s">
         <v>66</v>
       </c>
       <c r="AL163" t="s">
         <v>66</v>
       </c>
       <c r="AM163" t="s">
         <v>66</v>
       </c>
       <c r="AN163" t="s">
         <v>67</v>
       </c>
       <c r="AO163" t="s">
         <v>66</v>
       </c>
       <c r="AP163" t="s">
         <v>1742</v>
       </c>
       <c r="AQ163" t="s">
         <v>66</v>
       </c>
       <c r="AR163" t="s">
         <v>776</v>
       </c>
       <c r="AS163" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="164" spans="1:45">
       <c r="A164">
         <v>682</v>
       </c>
       <c r="B164">
         <v>2</v>
       </c>
       <c r="C164" t="s">
         <v>71</v>
       </c>
       <c r="J164" t="s">
         <v>46</v>
       </c>
       <c r="K164" t="s">
         <v>1528</v>
       </c>
       <c r="L164" t="s">
         <v>1743</v>
       </c>
       <c r="M164" t="s">
         <v>1744</v>
       </c>
       <c r="N164">
@@ -27923,51 +27923,51 @@
       <c r="AK164" t="s">
         <v>66</v>
       </c>
       <c r="AL164" t="s">
         <v>66</v>
       </c>
       <c r="AM164" t="s">
         <v>66</v>
       </c>
       <c r="AN164" t="s">
         <v>67</v>
       </c>
       <c r="AO164" t="s">
         <v>85</v>
       </c>
       <c r="AP164" t="s">
         <v>336</v>
       </c>
       <c r="AQ164">
         <v>641023</v>
       </c>
       <c r="AR164" t="s">
         <v>776</v>
       </c>
       <c r="AS164" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="165" spans="1:45">
       <c r="A165">
         <v>683</v>
       </c>
       <c r="B165">
         <v>2</v>
       </c>
       <c r="C165" t="s">
         <v>607</v>
       </c>
       <c r="J165" t="s">
         <v>46</v>
       </c>
       <c r="K165" t="s">
         <v>1528</v>
       </c>
       <c r="L165" t="s">
         <v>1750</v>
       </c>
       <c r="M165" t="s">
         <v>1751</v>
       </c>
       <c r="N165">
@@ -28042,51 +28042,51 @@
       <c r="AK165" t="s">
         <v>66</v>
       </c>
       <c r="AL165" t="s">
         <v>66</v>
       </c>
       <c r="AM165" t="s">
         <v>66</v>
       </c>
       <c r="AN165" t="s">
         <v>143</v>
       </c>
       <c r="AO165" t="s">
         <v>85</v>
       </c>
       <c r="AP165" t="s">
         <v>1758</v>
       </c>
       <c r="AQ165">
         <v>515767</v>
       </c>
       <c r="AR165" t="s">
         <v>776</v>
       </c>
       <c r="AS165" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="166" spans="1:45">
       <c r="A166">
         <v>684</v>
       </c>
       <c r="B166">
         <v>2</v>
       </c>
       <c r="C166" t="s">
         <v>173</v>
       </c>
       <c r="J166" t="s">
         <v>46</v>
       </c>
       <c r="K166" t="s">
         <v>1528</v>
       </c>
       <c r="L166" t="s">
         <v>1759</v>
       </c>
       <c r="M166" t="s">
         <v>1760</v>
       </c>
       <c r="N166">
@@ -28161,51 +28161,51 @@
       <c r="AK166" t="s">
         <v>66</v>
       </c>
       <c r="AL166" t="s">
         <v>66</v>
       </c>
       <c r="AM166" t="s">
         <v>66</v>
       </c>
       <c r="AN166" t="s">
         <v>67</v>
       </c>
       <c r="AO166" t="s">
         <v>85</v>
       </c>
       <c r="AP166" t="s">
         <v>193</v>
       </c>
       <c r="AQ166" t="s">
         <v>66</v>
       </c>
       <c r="AR166" t="s">
         <v>776</v>
       </c>
       <c r="AS166" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="167" spans="1:45">
       <c r="A167">
         <v>685</v>
       </c>
       <c r="B167">
         <v>2</v>
       </c>
       <c r="C167" t="s">
         <v>320</v>
       </c>
       <c r="J167" t="s">
         <v>46</v>
       </c>
       <c r="K167" t="s">
         <v>1528</v>
       </c>
       <c r="L167" t="s">
         <v>1766</v>
       </c>
       <c r="M167" t="s">
         <v>1767</v>
       </c>
       <c r="N167">
@@ -28280,51 +28280,51 @@
       <c r="AK167" t="s">
         <v>66</v>
       </c>
       <c r="AL167" t="s">
         <v>66</v>
       </c>
       <c r="AM167" t="s">
         <v>66</v>
       </c>
       <c r="AN167" t="s">
         <v>67</v>
       </c>
       <c r="AO167" t="s">
         <v>189</v>
       </c>
       <c r="AP167" t="s">
         <v>1773</v>
       </c>
       <c r="AQ167">
         <v>221409</v>
       </c>
       <c r="AR167" t="s">
         <v>776</v>
       </c>
       <c r="AS167" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="168" spans="1:45">
       <c r="A168">
         <v>686</v>
       </c>
       <c r="B168">
         <v>2</v>
       </c>
       <c r="C168" t="s">
         <v>639</v>
       </c>
       <c r="J168" t="s">
         <v>46</v>
       </c>
       <c r="K168" t="s">
         <v>1774</v>
       </c>
       <c r="L168" t="s">
         <v>1775</v>
       </c>
       <c r="M168" t="s">
         <v>1776</v>
       </c>
       <c r="N168">
@@ -28351,99 +28351,99 @@
       <c r="U168" t="s">
         <v>166</v>
       </c>
       <c r="V168" t="s">
         <v>350</v>
       </c>
       <c r="W168" t="s">
         <v>1779</v>
       </c>
       <c r="X168" t="s">
         <v>547</v>
       </c>
       <c r="Y168" t="s">
         <v>588</v>
       </c>
       <c r="Z168" t="s">
         <v>1780</v>
       </c>
       <c r="AA168" t="s">
         <v>1781</v>
       </c>
       <c r="AB168" t="s">
         <v>412</v>
       </c>
       <c r="AC168" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="AD168" t="s">
         <v>1782</v>
       </c>
       <c r="AE168">
         <v>2021</v>
       </c>
       <c r="AF168" t="s">
         <v>66</v>
       </c>
       <c r="AG168" t="s">
         <v>66</v>
       </c>
       <c r="AH168" t="s">
         <v>66</v>
       </c>
       <c r="AI168" t="s">
         <v>66</v>
       </c>
       <c r="AJ168" t="s">
         <v>66</v>
       </c>
       <c r="AK168" t="s">
         <v>66</v>
       </c>
       <c r="AL168" t="s">
         <v>66</v>
       </c>
       <c r="AM168" t="s">
         <v>66</v>
       </c>
       <c r="AN168" t="s">
         <v>67</v>
       </c>
       <c r="AO168" t="s">
         <v>85</v>
       </c>
       <c r="AP168" t="s">
         <v>1783</v>
       </c>
       <c r="AQ168">
         <v>456010</v>
       </c>
       <c r="AR168" t="s">
         <v>776</v>
       </c>
       <c r="AS168" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="169" spans="1:45">
       <c r="A169">
         <v>687</v>
       </c>
       <c r="B169">
         <v>2</v>
       </c>
       <c r="C169" t="s">
         <v>552</v>
       </c>
       <c r="J169" t="s">
         <v>46</v>
       </c>
       <c r="K169" t="s">
         <v>1774</v>
       </c>
       <c r="L169" t="s">
         <v>1784</v>
       </c>
       <c r="M169" t="s">
         <v>1785</v>
       </c>
       <c r="N169">
@@ -28518,51 +28518,51 @@
       <c r="AK169" t="s">
         <v>66</v>
       </c>
       <c r="AL169" t="s">
         <v>66</v>
       </c>
       <c r="AM169" t="s">
         <v>66</v>
       </c>
       <c r="AN169" t="s">
         <v>143</v>
       </c>
       <c r="AO169" t="s">
         <v>85</v>
       </c>
       <c r="AP169" t="s">
         <v>1794</v>
       </c>
       <c r="AQ169">
         <v>636701</v>
       </c>
       <c r="AR169" t="s">
         <v>776</v>
       </c>
       <c r="AS169" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="170" spans="1:45">
       <c r="A170">
         <v>688</v>
       </c>
       <c r="B170">
         <v>2</v>
       </c>
       <c r="C170" t="s">
         <v>71</v>
       </c>
       <c r="J170" t="s">
         <v>46</v>
       </c>
       <c r="K170" t="s">
         <v>1774</v>
       </c>
       <c r="L170" t="s">
         <v>1795</v>
       </c>
       <c r="M170" t="s">
         <v>1796</v>
       </c>
       <c r="N170" t="s">
@@ -28637,51 +28637,51 @@
       <c r="AK170" t="s">
         <v>66</v>
       </c>
       <c r="AL170" t="s">
         <v>66</v>
       </c>
       <c r="AM170" t="s">
         <v>66</v>
       </c>
       <c r="AN170" t="s">
         <v>67</v>
       </c>
       <c r="AO170" t="s">
         <v>85</v>
       </c>
       <c r="AP170" t="s">
         <v>1806</v>
       </c>
       <c r="AQ170">
         <v>201009</v>
       </c>
       <c r="AR170" t="s">
         <v>776</v>
       </c>
       <c r="AS170" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="171" spans="1:45">
       <c r="A171">
         <v>689</v>
       </c>
       <c r="B171">
         <v>2</v>
       </c>
       <c r="C171" t="s">
         <v>320</v>
       </c>
       <c r="J171" t="s">
         <v>46</v>
       </c>
       <c r="K171" t="s">
         <v>1774</v>
       </c>
       <c r="L171" t="s">
         <v>1807</v>
       </c>
       <c r="M171" t="s">
         <v>1808</v>
       </c>
       <c r="N171">
@@ -28756,95 +28756,95 @@
       <c r="AK171" t="s">
         <v>66</v>
       </c>
       <c r="AL171" t="s">
         <v>66</v>
       </c>
       <c r="AM171" t="s">
         <v>66</v>
       </c>
       <c r="AN171" t="s">
         <v>143</v>
       </c>
       <c r="AO171" t="s">
         <v>85</v>
       </c>
       <c r="AP171" t="s">
         <v>1809</v>
       </c>
       <c r="AQ171">
         <v>342003</v>
       </c>
       <c r="AR171" t="s">
         <v>776</v>
       </c>
       <c r="AS171" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="172" spans="1:45">
       <c r="A172">
         <v>690</v>
       </c>
       <c r="B172">
         <v>2</v>
       </c>
       <c r="C172" t="s">
         <v>173</v>
       </c>
       <c r="J172" t="s">
         <v>46</v>
       </c>
       <c r="K172" t="s">
         <v>1774</v>
       </c>
       <c r="L172" t="s">
         <v>1815</v>
       </c>
       <c r="M172" t="s">
         <v>1816</v>
       </c>
       <c r="N172" t="s">
         <v>1817</v>
       </c>
       <c r="O172" t="s">
         <v>133</v>
       </c>
       <c r="P172" t="s">
         <v>1818</v>
       </c>
       <c r="Q172" t="s">
         <v>52</v>
       </c>
       <c r="R172" t="s">
         <v>66</v>
       </c>
       <c r="S172" t="s">
         <v>66</v>
       </c>
       <c r="T172" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
       <c r="U172" t="s">
         <v>1819</v>
       </c>
       <c r="V172" t="s">
         <v>57</v>
       </c>
       <c r="W172" t="s">
         <v>1820</v>
       </c>
       <c r="X172" t="s">
         <v>441</v>
       </c>
       <c r="Y172" t="s">
         <v>60</v>
       </c>
       <c r="Z172" t="s">
         <v>1821</v>
       </c>
       <c r="AA172" t="s">
         <v>1822</v>
       </c>
       <c r="AB172" t="s">
         <v>103</v>
       </c>
@@ -28875,51 +28875,51 @@
       <c r="AK172" t="s">
         <v>66</v>
       </c>
       <c r="AL172" t="s">
         <v>66</v>
       </c>
       <c r="AM172" t="s">
         <v>66</v>
       </c>
       <c r="AN172" t="s">
         <v>67</v>
       </c>
       <c r="AO172" t="s">
         <v>85</v>
       </c>
       <c r="AP172" t="s">
         <v>133</v>
       </c>
       <c r="AQ172">
         <v>110015</v>
       </c>
       <c r="AR172" t="s">
         <v>776</v>
       </c>
       <c r="AS172" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="173" spans="1:45">
       <c r="A173">
         <v>691</v>
       </c>
       <c r="B173">
         <v>2</v>
       </c>
       <c r="C173" t="s">
         <v>45</v>
       </c>
       <c r="J173" t="s">
         <v>46</v>
       </c>
       <c r="K173" t="s">
         <v>1774</v>
       </c>
       <c r="L173" t="s">
         <v>1824</v>
       </c>
       <c r="M173" t="s">
         <v>1825</v>
       </c>
       <c r="N173">
@@ -28931,51 +28931,51 @@
       <c r="P173" t="s">
         <v>758</v>
       </c>
       <c r="Q173" t="s">
         <v>1827</v>
       </c>
       <c r="R173" t="s">
         <v>556</v>
       </c>
       <c r="S173" t="s">
         <v>1828</v>
       </c>
       <c r="T173" t="s">
         <v>55</v>
       </c>
       <c r="U173" t="s">
         <v>405</v>
       </c>
       <c r="V173" t="s">
         <v>270</v>
       </c>
       <c r="W173" t="s">
         <v>1829</v>
       </c>
       <c r="X173" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="Y173" t="s">
         <v>60</v>
       </c>
       <c r="Z173" t="s">
         <v>1830</v>
       </c>
       <c r="AA173" t="s">
         <v>1831</v>
       </c>
       <c r="AB173" t="s">
         <v>82</v>
       </c>
       <c r="AC173" t="s">
         <v>83</v>
       </c>
       <c r="AD173" t="s">
         <v>1832</v>
       </c>
       <c r="AE173">
         <v>2012</v>
       </c>
       <c r="AF173" t="s">
         <v>66</v>
       </c>
@@ -28994,62 +28994,62 @@
       <c r="AK173" t="s">
         <v>66</v>
       </c>
       <c r="AL173" t="s">
         <v>66</v>
       </c>
       <c r="AM173" t="s">
         <v>66</v>
       </c>
       <c r="AN173" t="s">
         <v>67</v>
       </c>
       <c r="AO173" t="s">
         <v>189</v>
       </c>
       <c r="AP173" t="s">
         <v>1826</v>
       </c>
       <c r="AQ173">
         <v>627851</v>
       </c>
       <c r="AR173" t="s">
         <v>776</v>
       </c>
       <c r="AS173" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="174" spans="1:45">
       <c r="A174">
         <v>692</v>
       </c>
       <c r="B174">
         <v>2</v>
       </c>
       <c r="C174" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
       <c r="J174" t="s">
         <v>46</v>
       </c>
       <c r="K174" t="s">
         <v>1774</v>
       </c>
       <c r="L174" t="s">
         <v>1833</v>
       </c>
       <c r="M174" t="s">
         <v>1834</v>
       </c>
       <c r="N174">
         <v>9941895111</v>
       </c>
       <c r="O174" t="s">
         <v>111</v>
       </c>
       <c r="P174" t="s">
         <v>1835</v>
       </c>
       <c r="Q174" t="s">
         <v>1417</v>
       </c>
@@ -29113,95 +29113,95 @@
       <c r="AK174" t="s">
         <v>66</v>
       </c>
       <c r="AL174" t="s">
         <v>66</v>
       </c>
       <c r="AM174" t="s">
         <v>66</v>
       </c>
       <c r="AN174" t="s">
         <v>67</v>
       </c>
       <c r="AO174" t="s">
         <v>85</v>
       </c>
       <c r="AP174" t="s">
         <v>1840</v>
       </c>
       <c r="AQ174">
         <v>600117</v>
       </c>
       <c r="AR174" t="s">
         <v>776</v>
       </c>
       <c r="AS174" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="175" spans="1:45">
       <c r="A175">
         <v>693</v>
       </c>
       <c r="B175">
         <v>2</v>
       </c>
       <c r="C175" t="s">
         <v>639</v>
       </c>
       <c r="J175" t="s">
         <v>46</v>
       </c>
       <c r="K175" t="s">
         <v>1774</v>
       </c>
       <c r="L175" t="s">
         <v>1841</v>
       </c>
       <c r="M175" t="s">
         <v>1842</v>
       </c>
       <c r="N175">
         <v>9497411609</v>
       </c>
       <c r="O175" t="s">
         <v>276</v>
       </c>
       <c r="P175" t="s">
         <v>276</v>
       </c>
       <c r="Q175" t="s">
         <v>459</v>
       </c>
       <c r="R175" t="s">
         <v>1843</v>
       </c>
       <c r="S175" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
       <c r="T175" t="s">
-        <v>1242</v>
+        <v>1241</v>
       </c>
       <c r="U175" t="s">
         <v>1844</v>
       </c>
       <c r="V175" t="s">
         <v>153</v>
       </c>
       <c r="W175" t="s">
         <v>1845</v>
       </c>
       <c r="X175" t="s">
         <v>137</v>
       </c>
       <c r="Y175" t="s">
         <v>588</v>
       </c>
       <c r="Z175" t="s">
         <v>1846</v>
       </c>
       <c r="AA175" t="s">
         <v>1846</v>
       </c>
       <c r="AB175" t="s">
         <v>412</v>
       </c>
@@ -29232,51 +29232,51 @@
       <c r="AK175" t="s">
         <v>66</v>
       </c>
       <c r="AL175" t="s">
         <v>66</v>
       </c>
       <c r="AM175" t="s">
         <v>66</v>
       </c>
       <c r="AN175" t="s">
         <v>67</v>
       </c>
       <c r="AO175" t="s">
         <v>85</v>
       </c>
       <c r="AP175" t="s">
         <v>670</v>
       </c>
       <c r="AQ175">
         <v>673303</v>
       </c>
       <c r="AR175" t="s">
         <v>776</v>
       </c>
       <c r="AS175" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="176" spans="1:45">
       <c r="A176">
         <v>694</v>
       </c>
       <c r="B176">
         <v>2</v>
       </c>
       <c r="C176" t="s">
         <v>204</v>
       </c>
       <c r="J176" t="s">
         <v>46</v>
       </c>
       <c r="K176" t="s">
         <v>1774</v>
       </c>
       <c r="L176" t="s">
         <v>1848</v>
       </c>
       <c r="M176" t="s">
         <v>1849</v>
       </c>
       <c r="N176">
@@ -29288,51 +29288,51 @@
       <c r="P176" t="s">
         <v>276</v>
       </c>
       <c r="Q176" t="s">
         <v>582</v>
       </c>
       <c r="R176" t="s">
         <v>66</v>
       </c>
       <c r="S176" t="s">
         <v>66</v>
       </c>
       <c r="T176" t="s">
         <v>76</v>
       </c>
       <c r="U176" t="s">
         <v>211</v>
       </c>
       <c r="V176" t="s">
         <v>57</v>
       </c>
       <c r="W176" t="s">
         <v>1850</v>
       </c>
       <c r="X176" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="Y176" t="s">
         <v>60</v>
       </c>
       <c r="Z176" t="s">
         <v>1851</v>
       </c>
       <c r="AA176" t="s">
         <v>66</v>
       </c>
       <c r="AB176" t="s">
         <v>82</v>
       </c>
       <c r="AC176" t="s">
         <v>83</v>
       </c>
       <c r="AD176" t="s">
         <v>972</v>
       </c>
       <c r="AE176">
         <v>2014</v>
       </c>
       <c r="AF176" t="s">
         <v>66</v>
       </c>
@@ -29351,51 +29351,51 @@
       <c r="AK176" t="s">
         <v>66</v>
       </c>
       <c r="AL176" t="s">
         <v>66</v>
       </c>
       <c r="AM176" t="s">
         <v>66</v>
       </c>
       <c r="AN176" t="s">
         <v>67</v>
       </c>
       <c r="AO176" t="s">
         <v>66</v>
       </c>
       <c r="AP176" t="s">
         <v>276</v>
       </c>
       <c r="AQ176" t="s">
         <v>66</v>
       </c>
       <c r="AR176" t="s">
         <v>776</v>
       </c>
       <c r="AS176" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="177" spans="1:45">
       <c r="A177">
         <v>695</v>
       </c>
       <c r="B177">
         <v>2</v>
       </c>
       <c r="C177" t="s">
         <v>273</v>
       </c>
       <c r="J177" t="s">
         <v>46</v>
       </c>
       <c r="K177" t="s">
         <v>1774</v>
       </c>
       <c r="L177" t="s">
         <v>1852</v>
       </c>
       <c r="M177" t="s">
         <v>1853</v>
       </c>
       <c r="N177">
@@ -29470,107 +29470,107 @@
       <c r="AK177" t="s">
         <v>66</v>
       </c>
       <c r="AL177" t="s">
         <v>66</v>
       </c>
       <c r="AM177" t="s">
         <v>66</v>
       </c>
       <c r="AN177" t="s">
         <v>67</v>
       </c>
       <c r="AO177" t="s">
         <v>66</v>
       </c>
       <c r="AP177" t="s">
         <v>133</v>
       </c>
       <c r="AQ177" t="s">
         <v>66</v>
       </c>
       <c r="AR177" t="s">
         <v>776</v>
       </c>
       <c r="AS177" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="178" spans="1:45">
       <c r="A178">
         <v>696</v>
       </c>
       <c r="B178">
         <v>2</v>
       </c>
       <c r="C178" t="s">
         <v>1858</v>
       </c>
       <c r="J178" t="s">
         <v>46</v>
       </c>
       <c r="K178" t="s">
         <v>1774</v>
       </c>
       <c r="L178" t="s">
         <v>1859</v>
       </c>
       <c r="M178" t="s">
         <v>1860</v>
       </c>
       <c r="N178">
         <v>9600026014</v>
       </c>
       <c r="O178" t="s">
         <v>111</v>
       </c>
       <c r="P178" t="s">
         <v>111</v>
       </c>
       <c r="Q178" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="R178" t="s">
         <v>599</v>
       </c>
       <c r="S178" t="s">
         <v>1861</v>
       </c>
       <c r="T178" t="s">
         <v>166</v>
       </c>
       <c r="U178" t="s">
         <v>166</v>
       </c>
       <c r="V178" t="s">
         <v>153</v>
       </c>
       <c r="W178" t="s">
         <v>1862</v>
       </c>
       <c r="X178" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="Y178" t="s">
         <v>117</v>
       </c>
       <c r="Z178" t="s">
         <v>1863</v>
       </c>
       <c r="AA178" t="s">
         <v>66</v>
       </c>
       <c r="AB178" t="s">
         <v>233</v>
       </c>
       <c r="AC178" t="s">
         <v>1864</v>
       </c>
       <c r="AD178" t="s">
         <v>1865</v>
       </c>
       <c r="AE178">
         <v>2024</v>
       </c>
       <c r="AF178" t="s">
         <v>66</v>
       </c>
@@ -29589,51 +29589,51 @@
       <c r="AK178" t="s">
         <v>66</v>
       </c>
       <c r="AL178" t="s">
         <v>66</v>
       </c>
       <c r="AM178" t="s">
         <v>66</v>
       </c>
       <c r="AN178" t="s">
         <v>67</v>
       </c>
       <c r="AO178" t="s">
         <v>66</v>
       </c>
       <c r="AP178" t="s">
         <v>66</v>
       </c>
       <c r="AQ178" t="s">
         <v>66</v>
       </c>
       <c r="AR178" t="s">
         <v>776</v>
       </c>
       <c r="AS178" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="179" spans="1:45">
       <c r="A179">
         <v>697</v>
       </c>
       <c r="B179">
         <v>2</v>
       </c>
       <c r="C179" t="s">
         <v>283</v>
       </c>
       <c r="J179" t="s">
         <v>46</v>
       </c>
       <c r="K179" t="s">
         <v>1774</v>
       </c>
       <c r="L179" t="s">
         <v>1866</v>
       </c>
       <c r="M179" t="s">
         <v>1867</v>
       </c>
       <c r="N179">
@@ -29708,51 +29708,51 @@
       <c r="AK179" t="s">
         <v>66</v>
       </c>
       <c r="AL179" t="s">
         <v>66</v>
       </c>
       <c r="AM179" t="s">
         <v>66</v>
       </c>
       <c r="AN179" t="s">
         <v>67</v>
       </c>
       <c r="AO179" t="s">
         <v>66</v>
       </c>
       <c r="AP179" t="s">
         <v>111</v>
       </c>
       <c r="AQ179" t="s">
         <v>66</v>
       </c>
       <c r="AR179" t="s">
         <v>776</v>
       </c>
       <c r="AS179" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="180" spans="1:45">
       <c r="A180">
         <v>698</v>
       </c>
       <c r="B180">
         <v>2</v>
       </c>
       <c r="C180" t="s">
         <v>71</v>
       </c>
       <c r="J180" t="s">
         <v>46</v>
       </c>
       <c r="K180" t="s">
         <v>1774</v>
       </c>
       <c r="L180" t="s">
         <v>1872</v>
       </c>
       <c r="M180" t="s">
         <v>1873</v>
       </c>
       <c r="N180">
@@ -29764,51 +29764,51 @@
       <c r="P180" t="s">
         <v>1874</v>
       </c>
       <c r="Q180" t="s">
         <v>260</v>
       </c>
       <c r="R180" t="s">
         <v>1875</v>
       </c>
       <c r="S180" t="s">
         <v>46</v>
       </c>
       <c r="T180" t="s">
         <v>166</v>
       </c>
       <c r="U180" t="s">
         <v>166</v>
       </c>
       <c r="V180" t="s">
         <v>245</v>
       </c>
       <c r="W180" t="s">
         <v>1876</v>
       </c>
       <c r="X180" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="Y180" t="s">
         <v>60</v>
       </c>
       <c r="Z180" t="s">
         <v>1877</v>
       </c>
       <c r="AA180" t="s">
         <v>66</v>
       </c>
       <c r="AB180" t="s">
         <v>103</v>
       </c>
       <c r="AC180" t="s">
         <v>675</v>
       </c>
       <c r="AD180" t="s">
         <v>1878</v>
       </c>
       <c r="AE180">
         <v>2017</v>
       </c>
       <c r="AF180" t="s">
         <v>66</v>
       </c>
@@ -29827,86 +29827,86 @@
       <c r="AK180" t="s">
         <v>66</v>
       </c>
       <c r="AL180" t="s">
         <v>66</v>
       </c>
       <c r="AM180" t="s">
         <v>66</v>
       </c>
       <c r="AN180" t="s">
         <v>67</v>
       </c>
       <c r="AO180" t="s">
         <v>66</v>
       </c>
       <c r="AP180" t="s">
         <v>66</v>
       </c>
       <c r="AQ180" t="s">
         <v>66</v>
       </c>
       <c r="AR180" t="s">
         <v>776</v>
       </c>
       <c r="AS180" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="181" spans="1:45">
       <c r="A181">
         <v>699</v>
       </c>
       <c r="B181">
         <v>2</v>
       </c>
       <c r="C181" t="s">
         <v>144</v>
       </c>
       <c r="J181" t="s">
         <v>46</v>
       </c>
       <c r="K181" t="s">
         <v>1774</v>
       </c>
       <c r="L181" t="s">
         <v>1879</v>
       </c>
       <c r="M181" t="s">
         <v>1880</v>
       </c>
       <c r="N181">
         <v>9698862476</v>
       </c>
       <c r="O181" t="s">
         <v>111</v>
       </c>
       <c r="P181" t="s">
         <v>1881</v>
       </c>
       <c r="Q181" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="R181" t="s">
         <v>1882</v>
       </c>
       <c r="S181" t="s">
         <v>46</v>
       </c>
       <c r="T181" t="s">
         <v>76</v>
       </c>
       <c r="U181" t="s">
         <v>211</v>
       </c>
       <c r="V181" t="s">
         <v>57</v>
       </c>
       <c r="W181" t="s">
         <v>1883</v>
       </c>
       <c r="X181" t="s">
         <v>1884</v>
       </c>
       <c r="Y181" t="s">
         <v>80</v>
       </c>
@@ -29946,51 +29946,51 @@
       <c r="AK181" t="s">
         <v>66</v>
       </c>
       <c r="AL181" t="s">
         <v>66</v>
       </c>
       <c r="AM181" t="s">
         <v>66</v>
       </c>
       <c r="AN181" t="s">
         <v>67</v>
       </c>
       <c r="AO181" t="s">
         <v>66</v>
       </c>
       <c r="AP181" t="s">
         <v>66</v>
       </c>
       <c r="AQ181" t="s">
         <v>66</v>
       </c>
       <c r="AR181" t="s">
         <v>776</v>
       </c>
       <c r="AS181" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="182" spans="1:45">
       <c r="A182">
         <v>700</v>
       </c>
       <c r="B182">
         <v>2</v>
       </c>
       <c r="C182" t="s">
         <v>130</v>
       </c>
       <c r="J182" t="s">
         <v>46</v>
       </c>
       <c r="K182" t="s">
         <v>1774</v>
       </c>
       <c r="L182" t="s">
         <v>1887</v>
       </c>
       <c r="M182" t="s">
         <v>1888</v>
       </c>
       <c r="N182">
@@ -30065,51 +30065,51 @@
       <c r="AK182" t="s">
         <v>66</v>
       </c>
       <c r="AL182" t="s">
         <v>66</v>
       </c>
       <c r="AM182" t="s">
         <v>66</v>
       </c>
       <c r="AN182" t="s">
         <v>67</v>
       </c>
       <c r="AO182" t="s">
         <v>85</v>
       </c>
       <c r="AP182" t="s">
         <v>1895</v>
       </c>
       <c r="AQ182" t="s">
         <v>66</v>
       </c>
       <c r="AR182" t="s">
         <v>776</v>
       </c>
       <c r="AS182" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="183" spans="1:45">
       <c r="A183">
         <v>701</v>
       </c>
       <c r="B183">
         <v>2</v>
       </c>
       <c r="C183" t="s">
         <v>87</v>
       </c>
       <c r="J183" t="s">
         <v>46</v>
       </c>
       <c r="K183" t="s">
         <v>1774</v>
       </c>
       <c r="L183" t="s">
         <v>1896</v>
       </c>
       <c r="M183" t="s">
         <v>1897</v>
       </c>
       <c r="N183">
@@ -30184,51 +30184,51 @@
       <c r="AK183" t="s">
         <v>66</v>
       </c>
       <c r="AL183" t="s">
         <v>66</v>
       </c>
       <c r="AM183" t="s">
         <v>66</v>
       </c>
       <c r="AN183" t="s">
         <v>67</v>
       </c>
       <c r="AO183" t="s">
         <v>85</v>
       </c>
       <c r="AP183" t="s">
         <v>111</v>
       </c>
       <c r="AQ183" t="s">
         <v>66</v>
       </c>
       <c r="AR183" t="s">
         <v>776</v>
       </c>
       <c r="AS183" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="184" spans="1:45">
       <c r="A184">
         <v>702</v>
       </c>
       <c r="B184">
         <v>2</v>
       </c>
       <c r="C184" t="s">
         <v>173</v>
       </c>
       <c r="J184" t="s">
         <v>46</v>
       </c>
       <c r="K184" t="s">
         <v>1774</v>
       </c>
       <c r="L184" t="s">
         <v>1906</v>
       </c>
       <c r="M184" t="s">
         <v>1907</v>
       </c>
       <c r="N184">
@@ -30303,51 +30303,51 @@
       <c r="AK184" t="s">
         <v>66</v>
       </c>
       <c r="AL184" t="s">
         <v>66</v>
       </c>
       <c r="AM184" t="s">
         <v>66</v>
       </c>
       <c r="AN184" t="s">
         <v>143</v>
       </c>
       <c r="AO184" t="s">
         <v>66</v>
       </c>
       <c r="AP184" t="s">
         <v>66</v>
       </c>
       <c r="AQ184" t="s">
         <v>66</v>
       </c>
       <c r="AR184" t="s">
         <v>776</v>
       </c>
       <c r="AS184" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="185" spans="1:45">
       <c r="A185">
         <v>703</v>
       </c>
       <c r="B185">
         <v>2</v>
       </c>
       <c r="C185" t="s">
         <v>330</v>
       </c>
       <c r="J185" t="s">
         <v>46</v>
       </c>
       <c r="K185" t="s">
         <v>1774</v>
       </c>
       <c r="L185" t="s">
         <v>1913</v>
       </c>
       <c r="M185" t="s">
         <v>1914</v>
       </c>
       <c r="N185">
@@ -30422,51 +30422,51 @@
       <c r="AK185" t="s">
         <v>66</v>
       </c>
       <c r="AL185" t="s">
         <v>66</v>
       </c>
       <c r="AM185" t="s">
         <v>66</v>
       </c>
       <c r="AN185" t="s">
         <v>143</v>
       </c>
       <c r="AO185" t="s">
         <v>66</v>
       </c>
       <c r="AP185" t="s">
         <v>111</v>
       </c>
       <c r="AQ185" t="s">
         <v>66</v>
       </c>
       <c r="AR185" t="s">
         <v>776</v>
       </c>
       <c r="AS185" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="186" spans="1:45">
       <c r="A186">
         <v>704</v>
       </c>
       <c r="B186">
         <v>2</v>
       </c>
       <c r="C186" t="s">
         <v>173</v>
       </c>
       <c r="J186" t="s">
         <v>46</v>
       </c>
       <c r="K186" t="s">
         <v>1774</v>
       </c>
       <c r="L186" t="s">
         <v>1922</v>
       </c>
       <c r="M186" t="s">
         <v>1923</v>
       </c>
       <c r="N186">
@@ -30541,51 +30541,51 @@
       <c r="AK186" t="s">
         <v>66</v>
       </c>
       <c r="AL186" t="s">
         <v>66</v>
       </c>
       <c r="AM186" t="s">
         <v>66</v>
       </c>
       <c r="AN186" t="s">
         <v>143</v>
       </c>
       <c r="AO186" t="s">
         <v>85</v>
       </c>
       <c r="AP186" t="s">
         <v>240</v>
       </c>
       <c r="AQ186">
         <v>462039</v>
       </c>
       <c r="AR186" t="s">
         <v>776</v>
       </c>
       <c r="AS186" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="187" spans="1:45">
       <c r="A187">
         <v>705</v>
       </c>
       <c r="B187">
         <v>2</v>
       </c>
       <c r="C187" t="s">
         <v>607</v>
       </c>
       <c r="J187" t="s">
         <v>46</v>
       </c>
       <c r="K187" t="s">
         <v>1774</v>
       </c>
       <c r="L187" t="s">
         <v>1930</v>
       </c>
       <c r="M187" t="s">
         <v>1931</v>
       </c>
       <c r="N187">
@@ -30660,62 +30660,62 @@
       <c r="AK187" t="s">
         <v>66</v>
       </c>
       <c r="AL187" t="s">
         <v>66</v>
       </c>
       <c r="AM187" t="s">
         <v>66</v>
       </c>
       <c r="AN187" t="s">
         <v>67</v>
       </c>
       <c r="AO187" t="s">
         <v>85</v>
       </c>
       <c r="AP187" t="s">
         <v>68</v>
       </c>
       <c r="AQ187">
         <v>0</v>
       </c>
       <c r="AR187" t="s">
         <v>776</v>
       </c>
       <c r="AS187" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="188" spans="1:45">
       <c r="A188">
         <v>706</v>
       </c>
       <c r="B188">
         <v>2</v>
       </c>
       <c r="C188" t="s">
-        <v>1100</v>
+        <v>1099</v>
       </c>
       <c r="J188" t="s">
         <v>46</v>
       </c>
       <c r="K188" t="s">
         <v>1774</v>
       </c>
       <c r="L188" t="s">
         <v>1937</v>
       </c>
       <c r="M188" t="s">
         <v>1938</v>
       </c>
       <c r="N188">
         <v>9601190483</v>
       </c>
       <c r="O188" t="s">
         <v>193</v>
       </c>
       <c r="P188" t="s">
         <v>1939</v>
       </c>
       <c r="Q188" t="s">
         <v>690</v>
       </c>
@@ -30779,51 +30779,51 @@
       <c r="AK188" t="s">
         <v>66</v>
       </c>
       <c r="AL188" t="s">
         <v>66</v>
       </c>
       <c r="AM188" t="s">
         <v>66</v>
       </c>
       <c r="AN188" t="s">
         <v>67</v>
       </c>
       <c r="AO188" t="s">
         <v>85</v>
       </c>
       <c r="AP188" t="s">
         <v>1946</v>
       </c>
       <c r="AQ188">
         <v>0</v>
       </c>
       <c r="AR188" t="s">
         <v>776</v>
       </c>
       <c r="AS188" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="189" spans="1:45">
       <c r="A189">
         <v>707</v>
       </c>
       <c r="B189">
         <v>2</v>
       </c>
       <c r="C189" t="s">
         <v>87</v>
       </c>
       <c r="J189" t="s">
         <v>46</v>
       </c>
       <c r="K189" t="s">
         <v>1774</v>
       </c>
       <c r="L189" t="s">
         <v>1947</v>
       </c>
       <c r="M189" t="s">
         <v>1948</v>
       </c>
       <c r="N189">
@@ -30898,51 +30898,51 @@
       <c r="AK189" t="s">
         <v>66</v>
       </c>
       <c r="AL189" t="s">
         <v>66</v>
       </c>
       <c r="AM189" t="s">
         <v>66</v>
       </c>
       <c r="AN189" t="s">
         <v>67</v>
       </c>
       <c r="AO189" t="s">
         <v>85</v>
       </c>
       <c r="AP189" t="s">
         <v>1955</v>
       </c>
       <c r="AQ189">
         <v>151111</v>
       </c>
       <c r="AR189" t="s">
         <v>776</v>
       </c>
       <c r="AS189" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="190" spans="1:45">
       <c r="A190">
         <v>708</v>
       </c>
       <c r="B190">
         <v>2</v>
       </c>
       <c r="C190" t="s">
         <v>648</v>
       </c>
       <c r="J190" t="s">
         <v>46</v>
       </c>
       <c r="K190" t="s">
         <v>1774</v>
       </c>
       <c r="L190" t="s">
         <v>1956</v>
       </c>
       <c r="M190" t="s">
         <v>1957</v>
       </c>
       <c r="N190">
@@ -31017,51 +31017,51 @@
       <c r="AK190" t="s">
         <v>66</v>
       </c>
       <c r="AL190" t="s">
         <v>66</v>
       </c>
       <c r="AM190" t="s">
         <v>66</v>
       </c>
       <c r="AN190" t="s">
         <v>143</v>
       </c>
       <c r="AO190" t="s">
         <v>66</v>
       </c>
       <c r="AP190" t="s">
         <v>336</v>
       </c>
       <c r="AQ190" t="s">
         <v>66</v>
       </c>
       <c r="AR190" t="s">
         <v>776</v>
       </c>
       <c r="AS190" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="191" spans="1:45">
       <c r="A191">
         <v>709</v>
       </c>
       <c r="B191">
         <v>2</v>
       </c>
       <c r="C191" t="s">
         <v>144</v>
       </c>
       <c r="J191" t="s">
         <v>46</v>
       </c>
       <c r="K191" t="s">
         <v>1774</v>
       </c>
       <c r="L191" t="s">
         <v>1964</v>
       </c>
       <c r="M191" t="s">
         <v>1965</v>
       </c>
       <c r="N191">
@@ -31136,51 +31136,51 @@
       <c r="AK191" t="s">
         <v>66</v>
       </c>
       <c r="AL191" t="s">
         <v>66</v>
       </c>
       <c r="AM191" t="s">
         <v>66</v>
       </c>
       <c r="AN191" t="s">
         <v>67</v>
       </c>
       <c r="AO191" t="s">
         <v>85</v>
       </c>
       <c r="AP191" t="s">
         <v>66</v>
       </c>
       <c r="AQ191" t="s">
         <v>66</v>
       </c>
       <c r="AR191" t="s">
         <v>776</v>
       </c>
       <c r="AS191" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="192" spans="1:45">
       <c r="A192">
         <v>710</v>
       </c>
       <c r="B192">
         <v>2</v>
       </c>
       <c r="C192" t="s">
         <v>1565</v>
       </c>
       <c r="J192" t="s">
         <v>46</v>
       </c>
       <c r="K192" t="s">
         <v>1774</v>
       </c>
       <c r="L192" t="s">
         <v>1970</v>
       </c>
       <c r="M192" t="s">
         <v>1971</v>
       </c>
       <c r="N192">
@@ -31255,83 +31255,83 @@
       <c r="AK192" t="s">
         <v>66</v>
       </c>
       <c r="AL192" t="s">
         <v>66</v>
       </c>
       <c r="AM192" t="s">
         <v>66</v>
       </c>
       <c r="AN192" t="s">
         <v>67</v>
       </c>
       <c r="AO192" t="s">
         <v>85</v>
       </c>
       <c r="AP192" t="s">
         <v>66</v>
       </c>
       <c r="AQ192" t="s">
         <v>66</v>
       </c>
       <c r="AR192" t="s">
         <v>776</v>
       </c>
       <c r="AS192" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="193" spans="1:45">
       <c r="A193">
         <v>711</v>
       </c>
       <c r="B193">
         <v>2</v>
       </c>
       <c r="C193" t="s">
         <v>173</v>
       </c>
       <c r="J193" t="s">
         <v>46</v>
       </c>
       <c r="K193" t="s">
         <v>1774</v>
       </c>
       <c r="L193" t="s">
         <v>1979</v>
       </c>
       <c r="M193" t="s">
         <v>1980</v>
       </c>
       <c r="N193">
         <v>8310321508</v>
       </c>
       <c r="O193" t="s">
         <v>276</v>
       </c>
       <c r="P193" t="s">
-        <v>1145</v>
+        <v>1144</v>
       </c>
       <c r="Q193" t="s">
         <v>287</v>
       </c>
       <c r="R193" t="s">
         <v>1981</v>
       </c>
       <c r="S193" t="s">
         <v>1982</v>
       </c>
       <c r="T193" t="s">
         <v>624</v>
       </c>
       <c r="U193" t="s">
         <v>1983</v>
       </c>
       <c r="V193" t="s">
         <v>57</v>
       </c>
       <c r="W193" t="s">
         <v>1984</v>
       </c>
       <c r="X193" t="s">
         <v>66</v>
       </c>
@@ -31374,98 +31374,98 @@
       <c r="AK193" t="s">
         <v>66</v>
       </c>
       <c r="AL193" t="s">
         <v>66</v>
       </c>
       <c r="AM193" t="s">
         <v>66</v>
       </c>
       <c r="AN193" t="s">
         <v>143</v>
       </c>
       <c r="AO193" t="s">
         <v>189</v>
       </c>
       <c r="AP193" t="s">
         <v>1597</v>
       </c>
       <c r="AQ193">
         <v>590016</v>
       </c>
       <c r="AR193" t="s">
         <v>776</v>
       </c>
       <c r="AS193" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="194" spans="1:45">
       <c r="A194">
         <v>712</v>
       </c>
       <c r="B194">
         <v>2</v>
       </c>
       <c r="C194" t="s">
         <v>1565</v>
       </c>
       <c r="J194" t="s">
         <v>46</v>
       </c>
       <c r="K194" t="s">
         <v>1988</v>
       </c>
       <c r="L194" t="s">
         <v>1989</v>
       </c>
       <c r="M194" t="s">
         <v>1990</v>
       </c>
       <c r="N194">
         <v>8149312456</v>
       </c>
       <c r="O194" t="s">
         <v>50</v>
       </c>
       <c r="P194" t="s">
         <v>1991</v>
       </c>
       <c r="Q194" t="s">
         <v>1992</v>
       </c>
       <c r="R194" t="s">
         <v>1993</v>
       </c>
       <c r="S194" t="s">
         <v>1994</v>
       </c>
       <c r="T194" t="s">
         <v>55</v>
       </c>
       <c r="U194" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
       <c r="V194" t="s">
         <v>270</v>
       </c>
       <c r="W194" t="s">
         <v>1995</v>
       </c>
       <c r="X194" t="s">
         <v>1996</v>
       </c>
       <c r="Y194" t="s">
         <v>80</v>
       </c>
       <c r="Z194" t="s">
         <v>1997</v>
       </c>
       <c r="AA194" t="s">
         <v>1998</v>
       </c>
       <c r="AB194" t="s">
         <v>103</v>
       </c>
       <c r="AC194" t="s">
         <v>187</v>
       </c>
@@ -31493,51 +31493,51 @@
       <c r="AK194" t="s">
         <v>66</v>
       </c>
       <c r="AL194" t="s">
         <v>66</v>
       </c>
       <c r="AM194" t="s">
         <v>66</v>
       </c>
       <c r="AN194" t="s">
         <v>67</v>
       </c>
       <c r="AO194" t="s">
         <v>66</v>
       </c>
       <c r="AP194" t="s">
         <v>2002</v>
       </c>
       <c r="AQ194" t="s">
         <v>66</v>
       </c>
       <c r="AR194" t="s">
         <v>776</v>
       </c>
       <c r="AS194" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="195" spans="1:45">
       <c r="A195">
         <v>713</v>
       </c>
       <c r="B195">
         <v>2</v>
       </c>
       <c r="C195" t="s">
         <v>173</v>
       </c>
       <c r="J195" t="s">
         <v>46</v>
       </c>
       <c r="K195" t="s">
         <v>1988</v>
       </c>
       <c r="L195" t="s">
         <v>2003</v>
       </c>
       <c r="M195" t="s">
         <v>2004</v>
       </c>
       <c r="N195" t="s">
@@ -31612,51 +31612,51 @@
       <c r="AK195" t="s">
         <v>66</v>
       </c>
       <c r="AL195" t="s">
         <v>66</v>
       </c>
       <c r="AM195" t="s">
         <v>66</v>
       </c>
       <c r="AN195" t="s">
         <v>67</v>
       </c>
       <c r="AO195" t="s">
         <v>85</v>
       </c>
       <c r="AP195" t="s">
         <v>2011</v>
       </c>
       <c r="AQ195">
         <v>516434</v>
       </c>
       <c r="AR195" t="s">
         <v>776</v>
       </c>
       <c r="AS195" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="196" spans="1:45">
       <c r="A196">
         <v>714</v>
       </c>
       <c r="B196">
         <v>2</v>
       </c>
       <c r="C196" t="s">
         <v>87</v>
       </c>
       <c r="J196" t="s">
         <v>46</v>
       </c>
       <c r="K196" t="s">
         <v>1988</v>
       </c>
       <c r="L196" t="s">
         <v>2012</v>
       </c>
       <c r="M196" t="s">
         <v>2013</v>
       </c>
       <c r="N196">
@@ -31731,51 +31731,51 @@
       <c r="AK196" t="s">
         <v>66</v>
       </c>
       <c r="AL196" t="s">
         <v>66</v>
       </c>
       <c r="AM196" t="s">
         <v>66</v>
       </c>
       <c r="AN196" t="s">
         <v>67</v>
       </c>
       <c r="AO196" t="s">
         <v>85</v>
       </c>
       <c r="AP196" t="s">
         <v>1826</v>
       </c>
       <c r="AQ196">
         <v>627753</v>
       </c>
       <c r="AR196" t="s">
         <v>776</v>
       </c>
       <c r="AS196" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="197" spans="1:45">
       <c r="A197">
         <v>715</v>
       </c>
       <c r="B197">
         <v>2</v>
       </c>
       <c r="C197" t="s">
         <v>204</v>
       </c>
       <c r="J197" t="s">
         <v>46</v>
       </c>
       <c r="K197" t="s">
         <v>1988</v>
       </c>
       <c r="L197" t="s">
         <v>2021</v>
       </c>
       <c r="M197" t="s">
         <v>2022</v>
       </c>
       <c r="N197">
@@ -31850,51 +31850,51 @@
       <c r="AK197" t="s">
         <v>66</v>
       </c>
       <c r="AL197" t="s">
         <v>66</v>
       </c>
       <c r="AM197" t="s">
         <v>66</v>
       </c>
       <c r="AN197" t="s">
         <v>67</v>
       </c>
       <c r="AO197" t="s">
         <v>85</v>
       </c>
       <c r="AP197" t="s">
         <v>454</v>
       </c>
       <c r="AQ197">
         <v>414001</v>
       </c>
       <c r="AR197" t="s">
         <v>776</v>
       </c>
       <c r="AS197" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="198" spans="1:45">
       <c r="A198">
         <v>716</v>
       </c>
       <c r="B198">
         <v>2</v>
       </c>
       <c r="C198" t="s">
         <v>648</v>
       </c>
       <c r="J198" t="s">
         <v>46</v>
       </c>
       <c r="K198" t="s">
         <v>1988</v>
       </c>
       <c r="L198" t="s">
         <v>2031</v>
       </c>
       <c r="M198" t="s">
         <v>2032</v>
       </c>
       <c r="N198">
@@ -31969,51 +31969,51 @@
       <c r="AK198" t="s">
         <v>66</v>
       </c>
       <c r="AL198" t="s">
         <v>66</v>
       </c>
       <c r="AM198" t="s">
         <v>66</v>
       </c>
       <c r="AN198" t="s">
         <v>67</v>
       </c>
       <c r="AO198" t="s">
         <v>85</v>
       </c>
       <c r="AP198" t="s">
         <v>2041</v>
       </c>
       <c r="AQ198">
         <v>535501</v>
       </c>
       <c r="AR198" t="s">
         <v>776</v>
       </c>
       <c r="AS198" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="199" spans="1:45">
       <c r="A199">
         <v>717</v>
       </c>
       <c r="B199">
         <v>2</v>
       </c>
       <c r="C199" t="s">
         <v>607</v>
       </c>
       <c r="J199" t="s">
         <v>46</v>
       </c>
       <c r="K199" t="s">
         <v>1988</v>
       </c>
       <c r="L199" t="s">
         <v>2042</v>
       </c>
       <c r="M199" t="s">
         <v>2043</v>
       </c>
       <c r="N199">
@@ -32025,51 +32025,51 @@
       <c r="P199" t="s">
         <v>2044</v>
       </c>
       <c r="Q199" t="s">
         <v>2045</v>
       </c>
       <c r="R199" t="s">
         <v>66</v>
       </c>
       <c r="S199" t="s">
         <v>66</v>
       </c>
       <c r="T199" t="s">
         <v>55</v>
       </c>
       <c r="U199" t="s">
         <v>97</v>
       </c>
       <c r="V199" t="s">
         <v>245</v>
       </c>
       <c r="W199" t="s">
         <v>2046</v>
       </c>
       <c r="X199" t="s">
-        <v>1213</v>
+        <v>1212</v>
       </c>
       <c r="Y199" t="s">
         <v>66</v>
       </c>
       <c r="Z199" t="s">
         <v>2047</v>
       </c>
       <c r="AA199" t="s">
         <v>2048</v>
       </c>
       <c r="AB199" t="s">
         <v>63</v>
       </c>
       <c r="AC199" t="s">
         <v>387</v>
       </c>
       <c r="AD199" t="s">
         <v>2049</v>
       </c>
       <c r="AE199">
         <v>2021</v>
       </c>
       <c r="AF199" t="s">
         <v>66</v>
       </c>
@@ -32088,51 +32088,51 @@
       <c r="AK199" t="s">
         <v>66</v>
       </c>
       <c r="AL199" t="s">
         <v>66</v>
       </c>
       <c r="AM199" t="s">
         <v>66</v>
       </c>
       <c r="AN199" t="s">
         <v>67</v>
       </c>
       <c r="AO199" t="s">
         <v>66</v>
       </c>
       <c r="AP199" t="s">
         <v>66</v>
       </c>
       <c r="AQ199" t="s">
         <v>66</v>
       </c>
       <c r="AR199" t="s">
         <v>776</v>
       </c>
       <c r="AS199" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="200" spans="1:45">
       <c r="A200">
         <v>718</v>
       </c>
       <c r="B200">
         <v>2</v>
       </c>
       <c r="C200" t="s">
         <v>71</v>
       </c>
       <c r="J200" t="s">
         <v>46</v>
       </c>
       <c r="K200" t="s">
         <v>1988</v>
       </c>
       <c r="L200" t="s">
         <v>2050</v>
       </c>
       <c r="M200" t="s">
         <v>2051</v>
       </c>
       <c r="N200">
@@ -32207,51 +32207,51 @@
       <c r="AK200" t="s">
         <v>66</v>
       </c>
       <c r="AL200" t="s">
         <v>66</v>
       </c>
       <c r="AM200" t="s">
         <v>66</v>
       </c>
       <c r="AN200" t="s">
         <v>67</v>
       </c>
       <c r="AO200" t="s">
         <v>85</v>
       </c>
       <c r="AP200" t="s">
         <v>50</v>
       </c>
       <c r="AQ200">
         <v>413801</v>
       </c>
       <c r="AR200" t="s">
         <v>776</v>
       </c>
       <c r="AS200" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="201" spans="1:45">
       <c r="A201">
         <v>719</v>
       </c>
       <c r="B201">
         <v>2</v>
       </c>
       <c r="C201" t="s">
         <v>273</v>
       </c>
       <c r="J201" t="s">
         <v>46</v>
       </c>
       <c r="K201" t="s">
         <v>1988</v>
       </c>
       <c r="L201" t="s">
         <v>2057</v>
       </c>
       <c r="M201" t="s">
         <v>2058</v>
       </c>
       <c r="N201">
@@ -32326,62 +32326,62 @@
       <c r="AK201" t="s">
         <v>66</v>
       </c>
       <c r="AL201" t="s">
         <v>66</v>
       </c>
       <c r="AM201" t="s">
         <v>66</v>
       </c>
       <c r="AN201" t="s">
         <v>66</v>
       </c>
       <c r="AO201" t="s">
         <v>66</v>
       </c>
       <c r="AP201" t="s">
         <v>111</v>
       </c>
       <c r="AQ201" t="s">
         <v>66</v>
       </c>
       <c r="AR201" t="s">
         <v>776</v>
       </c>
       <c r="AS201" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="202" spans="1:45">
       <c r="A202">
         <v>720</v>
       </c>
       <c r="B202">
         <v>2</v>
       </c>
       <c r="C202" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
       <c r="J202" t="s">
         <v>46</v>
       </c>
       <c r="K202" t="s">
         <v>1988</v>
       </c>
       <c r="L202" t="s">
         <v>2063</v>
       </c>
       <c r="M202" t="s">
         <v>2064</v>
       </c>
       <c r="N202">
         <v>8668199138</v>
       </c>
       <c r="O202" t="s">
         <v>111</v>
       </c>
       <c r="P202" t="s">
         <v>788</v>
       </c>
       <c r="Q202" t="s">
         <v>334</v>
       </c>
@@ -32445,51 +32445,51 @@
       <c r="AK202" t="s">
         <v>66</v>
       </c>
       <c r="AL202" t="s">
         <v>66</v>
       </c>
       <c r="AM202" t="s">
         <v>66</v>
       </c>
       <c r="AN202" t="s">
         <v>67</v>
       </c>
       <c r="AO202" t="s">
         <v>85</v>
       </c>
       <c r="AP202" t="s">
         <v>2070</v>
       </c>
       <c r="AQ202">
         <v>621801</v>
       </c>
       <c r="AR202" t="s">
         <v>776</v>
       </c>
       <c r="AS202" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="203" spans="1:45">
       <c r="A203">
         <v>721</v>
       </c>
       <c r="B203">
         <v>2</v>
       </c>
       <c r="C203" t="s">
         <v>173</v>
       </c>
       <c r="J203" t="s">
         <v>46</v>
       </c>
       <c r="K203" t="s">
         <v>1988</v>
       </c>
       <c r="L203" t="s">
         <v>2071</v>
       </c>
       <c r="M203" t="s">
         <v>2072</v>
       </c>
       <c r="N203">
@@ -32501,51 +32501,51 @@
       <c r="P203" t="s">
         <v>222</v>
       </c>
       <c r="Q203" t="s">
         <v>690</v>
       </c>
       <c r="R203" t="s">
         <v>2073</v>
       </c>
       <c r="S203" t="s">
         <v>2074</v>
       </c>
       <c r="T203" t="s">
         <v>76</v>
       </c>
       <c r="U203" t="s">
         <v>152</v>
       </c>
       <c r="V203" t="s">
         <v>245</v>
       </c>
       <c r="W203" t="s">
         <v>2075</v>
       </c>
       <c r="X203" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="Y203" t="s">
         <v>80</v>
       </c>
       <c r="Z203" t="s">
         <v>2076</v>
       </c>
       <c r="AA203" t="s">
         <v>66</v>
       </c>
       <c r="AB203" t="s">
         <v>103</v>
       </c>
       <c r="AC203" t="s">
         <v>83</v>
       </c>
       <c r="AD203" t="s">
         <v>443</v>
       </c>
       <c r="AE203">
         <v>2018</v>
       </c>
       <c r="AF203" t="s">
         <v>66</v>
       </c>
@@ -32564,51 +32564,51 @@
       <c r="AK203" t="s">
         <v>66</v>
       </c>
       <c r="AL203" t="s">
         <v>66</v>
       </c>
       <c r="AM203" t="s">
         <v>66</v>
       </c>
       <c r="AN203" t="s">
         <v>143</v>
       </c>
       <c r="AO203" t="s">
         <v>85</v>
       </c>
       <c r="AP203" t="s">
         <v>2077</v>
       </c>
       <c r="AQ203">
         <v>110030</v>
       </c>
       <c r="AR203" t="s">
         <v>776</v>
       </c>
       <c r="AS203" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="204" spans="1:45">
       <c r="A204">
         <v>722</v>
       </c>
       <c r="B204">
         <v>2</v>
       </c>
       <c r="C204" t="s">
         <v>144</v>
       </c>
       <c r="J204" t="s">
         <v>46</v>
       </c>
       <c r="K204" t="s">
         <v>1988</v>
       </c>
       <c r="L204" t="s">
         <v>2078</v>
       </c>
       <c r="M204" t="s">
         <v>2079</v>
       </c>
       <c r="N204">
@@ -32683,51 +32683,51 @@
       <c r="AK204" t="s">
         <v>66</v>
       </c>
       <c r="AL204" t="s">
         <v>66</v>
       </c>
       <c r="AM204" t="s">
         <v>66</v>
       </c>
       <c r="AN204" t="s">
         <v>67</v>
       </c>
       <c r="AO204" t="s">
         <v>85</v>
       </c>
       <c r="AP204" t="s">
         <v>2085</v>
       </c>
       <c r="AQ204">
         <v>642154</v>
       </c>
       <c r="AR204" t="s">
         <v>776</v>
       </c>
       <c r="AS204" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="205" spans="1:45">
       <c r="A205">
         <v>723</v>
       </c>
       <c r="B205">
         <v>2</v>
       </c>
       <c r="C205" t="s">
         <v>173</v>
       </c>
       <c r="J205" t="s">
         <v>46</v>
       </c>
       <c r="K205" t="s">
         <v>1988</v>
       </c>
       <c r="L205" t="s">
         <v>2086</v>
       </c>
       <c r="M205" t="s">
         <v>2087</v>
       </c>
       <c r="N205">
@@ -32802,51 +32802,51 @@
       <c r="AK205" t="s">
         <v>66</v>
       </c>
       <c r="AL205" t="s">
         <v>66</v>
       </c>
       <c r="AM205" t="s">
         <v>66</v>
       </c>
       <c r="AN205" t="s">
         <v>67</v>
       </c>
       <c r="AO205" t="s">
         <v>66</v>
       </c>
       <c r="AP205" t="s">
         <v>1668</v>
       </c>
       <c r="AQ205" t="s">
         <v>66</v>
       </c>
       <c r="AR205" t="s">
         <v>776</v>
       </c>
       <c r="AS205" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="206" spans="1:45">
       <c r="A206">
         <v>724</v>
       </c>
       <c r="B206">
         <v>2</v>
       </c>
       <c r="C206" t="s">
         <v>71</v>
       </c>
       <c r="J206" t="s">
         <v>46</v>
       </c>
       <c r="K206" t="s">
         <v>1988</v>
       </c>
       <c r="L206" t="s">
         <v>2092</v>
       </c>
       <c r="M206" t="s">
         <v>2093</v>
       </c>
       <c r="N206">
@@ -32921,98 +32921,98 @@
       <c r="AK206" t="s">
         <v>66</v>
       </c>
       <c r="AL206" t="s">
         <v>66</v>
       </c>
       <c r="AM206" t="s">
         <v>66</v>
       </c>
       <c r="AN206" t="s">
         <v>143</v>
       </c>
       <c r="AO206" t="s">
         <v>85</v>
       </c>
       <c r="AP206" t="s">
         <v>193</v>
       </c>
       <c r="AQ206">
         <v>380004</v>
       </c>
       <c r="AR206" t="s">
         <v>776</v>
       </c>
       <c r="AS206" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="207" spans="1:45">
       <c r="A207">
         <v>725</v>
       </c>
       <c r="B207">
         <v>2</v>
       </c>
       <c r="C207" t="s">
         <v>255</v>
       </c>
       <c r="J207" t="s">
         <v>46</v>
       </c>
       <c r="K207" t="s">
         <v>1988</v>
       </c>
       <c r="L207" t="s">
         <v>2102</v>
       </c>
       <c r="M207" t="s">
         <v>2103</v>
       </c>
       <c r="N207">
         <v>8072195627</v>
       </c>
       <c r="O207" t="s">
         <v>333</v>
       </c>
       <c r="P207" t="s">
         <v>2104</v>
       </c>
       <c r="Q207" t="s">
         <v>260</v>
       </c>
       <c r="R207" t="s">
         <v>66</v>
       </c>
       <c r="S207" t="s">
         <v>66</v>
       </c>
       <c r="T207" t="s">
         <v>55</v>
       </c>
       <c r="U207" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
       <c r="V207" t="s">
         <v>57</v>
       </c>
       <c r="W207" t="s">
         <v>2105</v>
       </c>
       <c r="X207" t="s">
         <v>1458</v>
       </c>
       <c r="Y207" t="s">
         <v>66</v>
       </c>
       <c r="Z207" t="s">
         <v>2106</v>
       </c>
       <c r="AA207" t="s">
         <v>2107</v>
       </c>
       <c r="AB207" t="s">
         <v>103</v>
       </c>
       <c r="AC207" t="s">
         <v>675</v>
       </c>
@@ -33040,51 +33040,51 @@
       <c r="AK207" t="s">
         <v>66</v>
       </c>
       <c r="AL207" t="s">
         <v>66</v>
       </c>
       <c r="AM207" t="s">
         <v>66</v>
       </c>
       <c r="AN207" t="s">
         <v>67</v>
       </c>
       <c r="AO207" t="s">
         <v>85</v>
       </c>
       <c r="AP207" t="s">
         <v>2109</v>
       </c>
       <c r="AQ207">
         <v>641605</v>
       </c>
       <c r="AR207" t="s">
         <v>776</v>
       </c>
       <c r="AS207" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="208" spans="1:45">
       <c r="A208">
         <v>726</v>
       </c>
       <c r="B208">
         <v>2</v>
       </c>
       <c r="C208" t="s">
         <v>144</v>
       </c>
       <c r="J208" t="s">
         <v>46</v>
       </c>
       <c r="K208" t="s">
         <v>1988</v>
       </c>
       <c r="L208" t="s">
         <v>2110</v>
       </c>
       <c r="M208" t="s">
         <v>2111</v>
       </c>
       <c r="N208">
@@ -33159,98 +33159,98 @@
       <c r="AK208" t="s">
         <v>66</v>
       </c>
       <c r="AL208" t="s">
         <v>66</v>
       </c>
       <c r="AM208" t="s">
         <v>66</v>
       </c>
       <c r="AN208" t="s">
         <v>67</v>
       </c>
       <c r="AO208" t="s">
         <v>85</v>
       </c>
       <c r="AP208" t="s">
         <v>531</v>
       </c>
       <c r="AQ208">
         <v>700092</v>
       </c>
       <c r="AR208" t="s">
         <v>776</v>
       </c>
       <c r="AS208" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="209" spans="1:45">
       <c r="A209">
         <v>727</v>
       </c>
       <c r="B209">
         <v>2</v>
       </c>
       <c r="C209" t="s">
         <v>173</v>
       </c>
       <c r="J209" t="s">
         <v>46</v>
       </c>
       <c r="K209" t="s">
         <v>1988</v>
       </c>
       <c r="L209" t="s">
         <v>2121</v>
       </c>
       <c r="M209" t="s">
         <v>2122</v>
       </c>
       <c r="N209">
         <v>7907712137</v>
       </c>
       <c r="O209" t="s">
         <v>2123</v>
       </c>
       <c r="P209" t="s">
         <v>2124</v>
       </c>
       <c r="Q209" t="s">
         <v>690</v>
       </c>
       <c r="R209" t="s">
         <v>66</v>
       </c>
       <c r="S209" t="s">
         <v>66</v>
       </c>
       <c r="T209" t="s">
         <v>76</v>
       </c>
       <c r="U209" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="V209" t="s">
         <v>153</v>
       </c>
       <c r="W209" t="s">
         <v>2125</v>
       </c>
       <c r="X209" t="s">
         <v>137</v>
       </c>
       <c r="Y209" t="s">
         <v>66</v>
       </c>
       <c r="Z209" t="s">
         <v>2126</v>
       </c>
       <c r="AA209" t="s">
         <v>66</v>
       </c>
       <c r="AB209" t="s">
         <v>66</v>
       </c>
       <c r="AC209" t="s">
         <v>66</v>
       </c>
@@ -33278,107 +33278,107 @@
       <c r="AK209" t="s">
         <v>66</v>
       </c>
       <c r="AL209" t="s">
         <v>66</v>
       </c>
       <c r="AM209" t="s">
         <v>66</v>
       </c>
       <c r="AN209" t="s">
         <v>67</v>
       </c>
       <c r="AO209" t="s">
         <v>66</v>
       </c>
       <c r="AP209" t="s">
         <v>66</v>
       </c>
       <c r="AQ209" t="s">
         <v>66</v>
       </c>
       <c r="AR209" t="s">
         <v>776</v>
       </c>
       <c r="AS209" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="210" spans="1:45">
       <c r="A210">
         <v>728</v>
       </c>
       <c r="B210">
         <v>2</v>
       </c>
       <c r="C210" t="s">
         <v>107</v>
       </c>
       <c r="J210" t="s">
         <v>46</v>
       </c>
       <c r="K210" t="s">
         <v>1988</v>
       </c>
       <c r="L210" t="s">
         <v>2129</v>
       </c>
       <c r="M210" t="s">
         <v>2130</v>
       </c>
       <c r="N210">
         <v>7402356332</v>
       </c>
       <c r="O210" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
       <c r="P210" t="s">
         <v>2131</v>
       </c>
       <c r="Q210" t="s">
         <v>149</v>
       </c>
       <c r="R210" t="s">
         <v>1434</v>
       </c>
       <c r="S210" t="s">
         <v>2132</v>
       </c>
       <c r="T210" t="s">
         <v>76</v>
       </c>
       <c r="U210" t="s">
         <v>152</v>
       </c>
       <c r="V210" t="s">
         <v>57</v>
       </c>
       <c r="W210" t="s">
         <v>2133</v>
       </c>
       <c r="X210" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="Y210" t="s">
         <v>588</v>
       </c>
       <c r="Z210" t="s">
         <v>2134</v>
       </c>
       <c r="AA210" t="s">
         <v>2135</v>
       </c>
       <c r="AB210" t="s">
         <v>233</v>
       </c>
       <c r="AC210" t="s">
         <v>234</v>
       </c>
       <c r="AD210" t="s">
         <v>2136</v>
       </c>
       <c r="AE210">
         <v>2017</v>
       </c>
       <c r="AF210" t="s">
         <v>703</v>
       </c>
@@ -33388,60 +33388,60 @@
       <c r="AH210" t="s">
         <v>2138</v>
       </c>
       <c r="AI210">
         <v>2020</v>
       </c>
       <c r="AJ210" t="s">
         <v>66</v>
       </c>
       <c r="AK210" t="s">
         <v>66</v>
       </c>
       <c r="AL210" t="s">
         <v>66</v>
       </c>
       <c r="AM210" t="s">
         <v>66</v>
       </c>
       <c r="AN210" t="s">
         <v>67</v>
       </c>
       <c r="AO210" t="s">
         <v>85</v>
       </c>
       <c r="AP210" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="AQ210">
         <v>637501</v>
       </c>
       <c r="AR210" t="s">
         <v>776</v>
       </c>
       <c r="AS210" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="211" spans="1:45">
       <c r="A211">
         <v>729</v>
       </c>
       <c r="B211">
         <v>2</v>
       </c>
       <c r="C211" t="s">
         <v>320</v>
       </c>
       <c r="J211" t="s">
         <v>46</v>
       </c>
       <c r="K211" t="s">
         <v>1988</v>
       </c>
       <c r="L211" t="s">
         <v>2139</v>
       </c>
       <c r="M211" t="s">
         <v>2140</v>
       </c>
       <c r="N211">
@@ -33516,51 +33516,51 @@
       <c r="AK211" t="s">
         <v>66</v>
       </c>
       <c r="AL211" t="s">
         <v>66</v>
       </c>
       <c r="AM211" t="s">
         <v>66</v>
       </c>
       <c r="AN211" t="s">
         <v>67</v>
       </c>
       <c r="AO211" t="s">
         <v>85</v>
       </c>
       <c r="AP211" t="s">
         <v>276</v>
       </c>
       <c r="AQ211">
         <v>560090</v>
       </c>
       <c r="AR211" t="s">
         <v>776</v>
       </c>
       <c r="AS211" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="212" spans="1:45">
       <c r="A212">
         <v>730</v>
       </c>
       <c r="B212">
         <v>2</v>
       </c>
       <c r="C212" t="s">
         <v>130</v>
       </c>
       <c r="J212" t="s">
         <v>46</v>
       </c>
       <c r="K212" t="s">
         <v>1988</v>
       </c>
       <c r="L212" t="s">
         <v>2147</v>
       </c>
       <c r="M212" t="s">
         <v>2148</v>
       </c>
       <c r="N212">
@@ -33635,51 +33635,51 @@
       <c r="AK212" t="s">
         <v>66</v>
       </c>
       <c r="AL212" t="s">
         <v>66</v>
       </c>
       <c r="AM212" t="s">
         <v>66</v>
       </c>
       <c r="AN212" t="s">
         <v>67</v>
       </c>
       <c r="AO212" t="s">
         <v>85</v>
       </c>
       <c r="AP212" t="s">
         <v>2158</v>
       </c>
       <c r="AQ212">
         <v>600056</v>
       </c>
       <c r="AR212" t="s">
         <v>776</v>
       </c>
       <c r="AS212" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="213" spans="1:45">
       <c r="A213">
         <v>731</v>
       </c>
       <c r="B213">
         <v>2</v>
       </c>
       <c r="C213" t="s">
         <v>255</v>
       </c>
       <c r="J213" t="s">
         <v>46</v>
       </c>
       <c r="K213" t="s">
         <v>1988</v>
       </c>
       <c r="L213" t="s">
         <v>2159</v>
       </c>
       <c r="M213" t="s">
         <v>2160</v>
       </c>
       <c r="N213">
@@ -33754,51 +33754,51 @@
       <c r="AK213" t="s">
         <v>66</v>
       </c>
       <c r="AL213" t="s">
         <v>66</v>
       </c>
       <c r="AM213" t="s">
         <v>66</v>
       </c>
       <c r="AN213" t="s">
         <v>67</v>
       </c>
       <c r="AO213" t="s">
         <v>66</v>
       </c>
       <c r="AP213" t="s">
         <v>111</v>
       </c>
       <c r="AQ213" t="s">
         <v>66</v>
       </c>
       <c r="AR213" t="s">
         <v>776</v>
       </c>
       <c r="AS213" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="214" spans="1:45">
       <c r="A214">
         <v>732</v>
       </c>
       <c r="B214">
         <v>2</v>
       </c>
       <c r="C214" t="s">
         <v>71</v>
       </c>
       <c r="J214" t="s">
         <v>46</v>
       </c>
       <c r="K214" t="s">
         <v>1988</v>
       </c>
       <c r="L214" t="s">
         <v>2166</v>
       </c>
       <c r="M214" t="s">
         <v>2167</v>
       </c>
       <c r="N214">
@@ -33810,51 +33810,51 @@
       <c r="P214" t="s">
         <v>2169</v>
       </c>
       <c r="Q214" t="s">
         <v>260</v>
       </c>
       <c r="R214" t="s">
         <v>66</v>
       </c>
       <c r="S214" t="s">
         <v>66</v>
       </c>
       <c r="T214" t="s">
         <v>76</v>
       </c>
       <c r="U214" t="s">
         <v>2170</v>
       </c>
       <c r="V214" t="s">
         <v>324</v>
       </c>
       <c r="W214" t="s">
         <v>2171</v>
       </c>
       <c r="X214" t="s">
-        <v>1170</v>
+        <v>1169</v>
       </c>
       <c r="Y214" t="s">
         <v>60</v>
       </c>
       <c r="Z214" t="s">
         <v>2172</v>
       </c>
       <c r="AA214" t="s">
         <v>2173</v>
       </c>
       <c r="AB214" t="s">
         <v>82</v>
       </c>
       <c r="AC214" t="s">
         <v>376</v>
       </c>
       <c r="AD214" t="s">
         <v>319</v>
       </c>
       <c r="AE214">
         <v>2022</v>
       </c>
       <c r="AF214" t="s">
         <v>66</v>
       </c>
@@ -33873,51 +33873,51 @@
       <c r="AK214" t="s">
         <v>66</v>
       </c>
       <c r="AL214" t="s">
         <v>66</v>
       </c>
       <c r="AM214" t="s">
         <v>66</v>
       </c>
       <c r="AN214" t="s">
         <v>67</v>
       </c>
       <c r="AO214" t="s">
         <v>85</v>
       </c>
       <c r="AP214" t="s">
         <v>2174</v>
       </c>
       <c r="AQ214" t="s">
         <v>66</v>
       </c>
       <c r="AR214" t="s">
         <v>776</v>
       </c>
       <c r="AS214" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="215" spans="1:45">
       <c r="A215">
         <v>733</v>
       </c>
       <c r="B215">
         <v>2</v>
       </c>
       <c r="C215" t="s">
         <v>607</v>
       </c>
       <c r="J215" t="s">
         <v>46</v>
       </c>
       <c r="K215" t="s">
         <v>1988</v>
       </c>
       <c r="L215" t="s">
         <v>2175</v>
       </c>
       <c r="M215" t="s">
         <v>2176</v>
       </c>
       <c r="N215">
@@ -33992,51 +33992,51 @@
       <c r="AK215" t="s">
         <v>66</v>
       </c>
       <c r="AL215" t="s">
         <v>66</v>
       </c>
       <c r="AM215" t="s">
         <v>66</v>
       </c>
       <c r="AN215" t="s">
         <v>67</v>
       </c>
       <c r="AO215" t="s">
         <v>85</v>
       </c>
       <c r="AP215" t="s">
         <v>2184</v>
       </c>
       <c r="AQ215">
         <v>828307</v>
       </c>
       <c r="AR215" t="s">
         <v>776</v>
       </c>
       <c r="AS215" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="216" spans="1:45">
       <c r="A216">
         <v>734</v>
       </c>
       <c r="B216">
         <v>2</v>
       </c>
       <c r="C216" t="s">
         <v>283</v>
       </c>
       <c r="J216" t="s">
         <v>46</v>
       </c>
       <c r="K216" t="s">
         <v>1988</v>
       </c>
       <c r="L216" t="s">
         <v>2185</v>
       </c>
       <c r="M216" t="s">
         <v>2186</v>
       </c>
       <c r="N216">
@@ -34111,51 +34111,51 @@
       <c r="AK216" t="s">
         <v>66</v>
       </c>
       <c r="AL216" t="s">
         <v>66</v>
       </c>
       <c r="AM216" t="s">
         <v>66</v>
       </c>
       <c r="AN216" t="s">
         <v>67</v>
       </c>
       <c r="AO216" t="s">
         <v>85</v>
       </c>
       <c r="AP216" t="s">
         <v>111</v>
       </c>
       <c r="AQ216">
         <v>600094</v>
       </c>
       <c r="AR216" t="s">
         <v>776</v>
       </c>
       <c r="AS216" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="217" spans="1:45">
       <c r="A217">
         <v>735</v>
       </c>
       <c r="B217">
         <v>2</v>
       </c>
       <c r="C217" t="s">
         <v>607</v>
       </c>
       <c r="J217" t="s">
         <v>46</v>
       </c>
       <c r="K217" t="s">
         <v>1988</v>
       </c>
       <c r="L217" t="s">
         <v>2192</v>
       </c>
       <c r="M217" t="s">
         <v>2193</v>
       </c>
       <c r="N217">
@@ -34230,51 +34230,51 @@
       <c r="AK217" t="s">
         <v>66</v>
       </c>
       <c r="AL217" t="s">
         <v>66</v>
       </c>
       <c r="AM217" t="s">
         <v>66</v>
       </c>
       <c r="AN217" t="s">
         <v>67</v>
       </c>
       <c r="AO217" t="s">
         <v>85</v>
       </c>
       <c r="AP217" t="s">
         <v>66</v>
       </c>
       <c r="AQ217">
         <v>110065</v>
       </c>
       <c r="AR217" t="s">
         <v>776</v>
       </c>
       <c r="AS217" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="218" spans="1:45">
       <c r="A218">
         <v>736</v>
       </c>
       <c r="B218">
         <v>2</v>
       </c>
       <c r="C218" t="s">
         <v>130</v>
       </c>
       <c r="J218" t="s">
         <v>46</v>
       </c>
       <c r="K218" t="s">
         <v>1988</v>
       </c>
       <c r="L218" t="s">
         <v>2199</v>
       </c>
       <c r="M218" t="s">
         <v>2200</v>
       </c>
       <c r="N218">
@@ -34349,51 +34349,51 @@
       <c r="AK218" t="s">
         <v>66</v>
       </c>
       <c r="AL218" t="s">
         <v>66</v>
       </c>
       <c r="AM218" t="s">
         <v>66</v>
       </c>
       <c r="AN218" t="s">
         <v>67</v>
       </c>
       <c r="AO218" t="s">
         <v>85</v>
       </c>
       <c r="AP218" t="s">
         <v>50</v>
       </c>
       <c r="AQ218">
         <v>411052</v>
       </c>
       <c r="AR218" t="s">
         <v>776</v>
       </c>
       <c r="AS218" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="219" spans="1:45">
       <c r="A219">
         <v>737</v>
       </c>
       <c r="B219">
         <v>2</v>
       </c>
       <c r="C219" t="s">
         <v>648</v>
       </c>
       <c r="J219" t="s">
         <v>46</v>
       </c>
       <c r="K219" t="s">
         <v>1988</v>
       </c>
       <c r="L219" t="s">
         <v>2206</v>
       </c>
       <c r="M219" t="s">
         <v>2207</v>
       </c>
       <c r="N219">
@@ -34468,51 +34468,51 @@
       <c r="AK219" t="s">
         <v>66</v>
       </c>
       <c r="AL219" t="s">
         <v>66</v>
       </c>
       <c r="AM219" t="s">
         <v>66</v>
       </c>
       <c r="AN219" t="s">
         <v>67</v>
       </c>
       <c r="AO219" t="s">
         <v>85</v>
       </c>
       <c r="AP219" t="s">
         <v>2208</v>
       </c>
       <c r="AQ219">
         <v>141015</v>
       </c>
       <c r="AR219" t="s">
         <v>776</v>
       </c>
       <c r="AS219" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="220" spans="1:45">
       <c r="A220">
         <v>738</v>
       </c>
       <c r="B220">
         <v>2</v>
       </c>
       <c r="C220" t="s">
         <v>144</v>
       </c>
       <c r="J220" t="s">
         <v>46</v>
       </c>
       <c r="K220" t="s">
         <v>1988</v>
       </c>
       <c r="L220" t="s">
         <v>2213</v>
       </c>
       <c r="M220" t="s">
         <v>2214</v>
       </c>
       <c r="N220">
@@ -34578,60 +34578,60 @@
       <c r="AH220" t="s">
         <v>66</v>
       </c>
       <c r="AI220" t="s">
         <v>66</v>
       </c>
       <c r="AJ220" t="s">
         <v>66</v>
       </c>
       <c r="AK220" t="s">
         <v>66</v>
       </c>
       <c r="AL220" t="s">
         <v>66</v>
       </c>
       <c r="AM220" t="s">
         <v>66</v>
       </c>
       <c r="AN220" t="s">
         <v>67</v>
       </c>
       <c r="AO220" t="s">
         <v>85</v>
       </c>
       <c r="AP220" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="AQ220">
         <v>636010</v>
       </c>
       <c r="AR220" t="s">
         <v>776</v>
       </c>
       <c r="AS220" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="221" spans="1:45">
       <c r="A221">
         <v>739</v>
       </c>
       <c r="B221">
         <v>2</v>
       </c>
       <c r="C221" t="s">
         <v>71</v>
       </c>
       <c r="J221" t="s">
         <v>46</v>
       </c>
       <c r="K221" t="s">
         <v>1988</v>
       </c>
       <c r="L221" t="s">
         <v>2219</v>
       </c>
       <c r="M221" t="s">
         <v>2220</v>
       </c>
       <c r="N221">
@@ -34706,51 +34706,51 @@
       <c r="AK221" t="s">
         <v>66</v>
       </c>
       <c r="AL221" t="s">
         <v>66</v>
       </c>
       <c r="AM221" t="s">
         <v>66</v>
       </c>
       <c r="AN221" t="s">
         <v>67</v>
       </c>
       <c r="AO221" t="s">
         <v>66</v>
       </c>
       <c r="AP221" t="s">
         <v>356</v>
       </c>
       <c r="AQ221" t="s">
         <v>66</v>
       </c>
       <c r="AR221" t="s">
         <v>776</v>
       </c>
       <c r="AS221" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="222" spans="1:45">
       <c r="A222">
         <v>740</v>
       </c>
       <c r="B222">
         <v>2</v>
       </c>
       <c r="C222" t="s">
         <v>144</v>
       </c>
       <c r="J222" t="s">
         <v>46</v>
       </c>
       <c r="K222" t="s">
         <v>1988</v>
       </c>
       <c r="L222" t="s">
         <v>2224</v>
       </c>
       <c r="M222" t="s">
         <v>2225</v>
       </c>
       <c r="N222">
@@ -34825,62 +34825,62 @@
       <c r="AK222" t="s">
         <v>66</v>
       </c>
       <c r="AL222" t="s">
         <v>66</v>
       </c>
       <c r="AM222" t="s">
         <v>66</v>
       </c>
       <c r="AN222" t="s">
         <v>67</v>
       </c>
       <c r="AO222" t="s">
         <v>189</v>
       </c>
       <c r="AP222" t="s">
         <v>111</v>
       </c>
       <c r="AQ222">
         <v>600001</v>
       </c>
       <c r="AR222" t="s">
         <v>776</v>
       </c>
       <c r="AS222" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="223" spans="1:45">
       <c r="A223">
         <v>741</v>
       </c>
       <c r="B223">
         <v>2</v>
       </c>
       <c r="C223" t="s">
-        <v>1100</v>
+        <v>1099</v>
       </c>
       <c r="J223" t="s">
         <v>46</v>
       </c>
       <c r="K223" t="s">
         <v>1988</v>
       </c>
       <c r="L223" t="s">
         <v>2232</v>
       </c>
       <c r="M223" t="s">
         <v>2233</v>
       </c>
       <c r="N223">
         <v>8610822468</v>
       </c>
       <c r="O223" t="s">
         <v>2234</v>
       </c>
       <c r="P223" t="s">
         <v>333</v>
       </c>
       <c r="Q223" t="s">
         <v>417</v>
       </c>
@@ -34944,51 +34944,51 @@
       <c r="AK223" t="s">
         <v>66</v>
       </c>
       <c r="AL223" t="s">
         <v>66</v>
       </c>
       <c r="AM223" t="s">
         <v>66</v>
       </c>
       <c r="AN223" t="s">
         <v>67</v>
       </c>
       <c r="AO223" t="s">
         <v>85</v>
       </c>
       <c r="AP223" t="s">
         <v>2241</v>
       </c>
       <c r="AQ223">
         <v>638001</v>
       </c>
       <c r="AR223" t="s">
         <v>776</v>
       </c>
       <c r="AS223" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="224" spans="1:45">
       <c r="A224">
         <v>742</v>
       </c>
       <c r="B224">
         <v>2</v>
       </c>
       <c r="C224" t="s">
         <v>173</v>
       </c>
       <c r="J224" t="s">
         <v>46</v>
       </c>
       <c r="K224" t="s">
         <v>1988</v>
       </c>
       <c r="L224" t="s">
         <v>2242</v>
       </c>
       <c r="M224" t="s">
         <v>2243</v>
       </c>
       <c r="N224">
@@ -35063,51 +35063,51 @@
       <c r="AK224" t="s">
         <v>66</v>
       </c>
       <c r="AL224" t="s">
         <v>66</v>
       </c>
       <c r="AM224" t="s">
         <v>66</v>
       </c>
       <c r="AN224" t="s">
         <v>67</v>
       </c>
       <c r="AO224" t="s">
         <v>85</v>
       </c>
       <c r="AP224" t="s">
         <v>2249</v>
       </c>
       <c r="AQ224">
         <v>721304</v>
       </c>
       <c r="AR224" t="s">
         <v>776</v>
       </c>
       <c r="AS224" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="225" spans="1:45">
       <c r="A225">
         <v>743</v>
       </c>
       <c r="B225">
         <v>2</v>
       </c>
       <c r="C225" t="s">
         <v>87</v>
       </c>
       <c r="J225" t="s">
         <v>46</v>
       </c>
       <c r="K225" t="s">
         <v>1988</v>
       </c>
       <c r="L225" t="s">
         <v>2250</v>
       </c>
       <c r="M225" t="s">
         <v>2251</v>
       </c>
       <c r="N225" t="s">
@@ -35119,51 +35119,51 @@
       <c r="P225" t="s">
         <v>2253</v>
       </c>
       <c r="Q225" t="s">
         <v>2254</v>
       </c>
       <c r="R225" t="s">
         <v>66</v>
       </c>
       <c r="S225" t="s">
         <v>66</v>
       </c>
       <c r="T225" t="s">
         <v>55</v>
       </c>
       <c r="U225" t="s">
         <v>723</v>
       </c>
       <c r="V225" t="s">
         <v>135</v>
       </c>
       <c r="W225" t="s">
         <v>2255</v>
       </c>
       <c r="X225" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="Y225" t="s">
         <v>60</v>
       </c>
       <c r="Z225" t="s">
         <v>2256</v>
       </c>
       <c r="AA225" t="s">
         <v>2257</v>
       </c>
       <c r="AB225" t="s">
         <v>233</v>
       </c>
       <c r="AC225" t="s">
         <v>83</v>
       </c>
       <c r="AD225" t="s">
         <v>2258</v>
       </c>
       <c r="AE225">
         <v>2012</v>
       </c>
       <c r="AF225" t="s">
         <v>66</v>
       </c>
@@ -35182,51 +35182,51 @@
       <c r="AK225" t="s">
         <v>66</v>
       </c>
       <c r="AL225" t="s">
         <v>66</v>
       </c>
       <c r="AM225" t="s">
         <v>66</v>
       </c>
       <c r="AN225" t="s">
         <v>67</v>
       </c>
       <c r="AO225" t="s">
         <v>189</v>
       </c>
       <c r="AP225" t="s">
         <v>2259</v>
       </c>
       <c r="AQ225">
         <v>600060</v>
       </c>
       <c r="AR225" t="s">
         <v>776</v>
       </c>
       <c r="AS225" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="226" spans="1:45">
       <c r="A226">
         <v>744</v>
       </c>
       <c r="B226">
         <v>2</v>
       </c>
       <c r="C226" t="s">
         <v>204</v>
       </c>
       <c r="J226" t="s">
         <v>46</v>
       </c>
       <c r="K226" t="s">
         <v>2260</v>
       </c>
       <c r="L226" t="s">
         <v>2261</v>
       </c>
       <c r="M226" t="s">
         <v>2262</v>
       </c>
       <c r="N226">
@@ -35301,51 +35301,51 @@
       <c r="AK226" t="s">
         <v>66</v>
       </c>
       <c r="AL226" t="s">
         <v>66</v>
       </c>
       <c r="AM226" t="s">
         <v>66</v>
       </c>
       <c r="AN226" t="s">
         <v>67</v>
       </c>
       <c r="AO226" t="s">
         <v>189</v>
       </c>
       <c r="AP226" t="s">
         <v>1932</v>
       </c>
       <c r="AQ226">
         <v>400601</v>
       </c>
       <c r="AR226" t="s">
         <v>776</v>
       </c>
       <c r="AS226" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="227" spans="1:45">
       <c r="A227">
         <v>745</v>
       </c>
       <c r="B227">
         <v>2</v>
       </c>
       <c r="C227" t="s">
         <v>320</v>
       </c>
       <c r="J227" t="s">
         <v>46</v>
       </c>
       <c r="K227" t="s">
         <v>2260</v>
       </c>
       <c r="L227" t="s">
         <v>2272</v>
       </c>
       <c r="M227" t="s">
         <v>2273</v>
       </c>
       <c r="N227">
@@ -35420,98 +35420,98 @@
       <c r="AK227" t="s">
         <v>66</v>
       </c>
       <c r="AL227" t="s">
         <v>66</v>
       </c>
       <c r="AM227" t="s">
         <v>66</v>
       </c>
       <c r="AN227" t="s">
         <v>143</v>
       </c>
       <c r="AO227" t="s">
         <v>189</v>
       </c>
       <c r="AP227" t="s">
         <v>50</v>
       </c>
       <c r="AQ227">
         <v>411002</v>
       </c>
       <c r="AR227" t="s">
         <v>776</v>
       </c>
       <c r="AS227" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="228" spans="1:45">
       <c r="A228">
         <v>746</v>
       </c>
       <c r="B228">
         <v>2</v>
       </c>
       <c r="C228" t="s">
         <v>173</v>
       </c>
       <c r="J228" t="s">
         <v>46</v>
       </c>
       <c r="K228" t="s">
         <v>2260</v>
       </c>
       <c r="L228" t="s">
         <v>2279</v>
       </c>
       <c r="M228" t="s">
         <v>2280</v>
       </c>
       <c r="N228">
         <v>9659561812</v>
       </c>
       <c r="O228" t="s">
         <v>1020</v>
       </c>
       <c r="P228" t="s">
         <v>2281</v>
       </c>
       <c r="Q228" t="s">
         <v>690</v>
       </c>
       <c r="R228" t="s">
         <v>2282</v>
       </c>
       <c r="S228" t="s">
         <v>2283</v>
       </c>
       <c r="T228" t="s">
         <v>76</v>
       </c>
       <c r="U228" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="V228" t="s">
         <v>153</v>
       </c>
       <c r="W228" t="s">
         <v>2284</v>
       </c>
       <c r="X228" t="s">
         <v>66</v>
       </c>
       <c r="Y228" t="s">
         <v>60</v>
       </c>
       <c r="Z228" t="s">
         <v>2285</v>
       </c>
       <c r="AA228" t="s">
         <v>2286</v>
       </c>
       <c r="AB228" t="s">
         <v>82</v>
       </c>
       <c r="AC228" t="s">
         <v>675</v>
       </c>
@@ -35539,51 +35539,51 @@
       <c r="AK228" t="s">
         <v>66</v>
       </c>
       <c r="AL228" t="s">
         <v>66</v>
       </c>
       <c r="AM228" t="s">
         <v>66</v>
       </c>
       <c r="AN228" t="s">
         <v>67</v>
       </c>
       <c r="AO228" t="s">
         <v>85</v>
       </c>
       <c r="AP228" t="s">
         <v>1027</v>
       </c>
       <c r="AQ228">
         <v>625007</v>
       </c>
       <c r="AR228" t="s">
         <v>776</v>
       </c>
       <c r="AS228" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="229" spans="1:45">
       <c r="A229">
         <v>747</v>
       </c>
       <c r="B229">
         <v>2</v>
       </c>
       <c r="C229" t="s">
         <v>320</v>
       </c>
       <c r="J229" t="s">
         <v>46</v>
       </c>
       <c r="K229" t="s">
         <v>2260</v>
       </c>
       <c r="L229" t="s">
         <v>2288</v>
       </c>
       <c r="M229" t="s">
         <v>2289</v>
       </c>
       <c r="N229">
@@ -35658,98 +35658,98 @@
       <c r="AK229" t="s">
         <v>66</v>
       </c>
       <c r="AL229" t="s">
         <v>66</v>
       </c>
       <c r="AM229" t="s">
         <v>66</v>
       </c>
       <c r="AN229" t="s">
         <v>67</v>
       </c>
       <c r="AO229" t="s">
         <v>189</v>
       </c>
       <c r="AP229" t="s">
         <v>2297</v>
       </c>
       <c r="AQ229">
         <v>458001</v>
       </c>
       <c r="AR229" t="s">
         <v>776</v>
       </c>
       <c r="AS229" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="230" spans="1:45">
       <c r="A230">
         <v>748</v>
       </c>
       <c r="B230">
         <v>2</v>
       </c>
       <c r="C230" t="s">
         <v>173</v>
       </c>
       <c r="J230" t="s">
         <v>46</v>
       </c>
       <c r="K230" t="s">
         <v>2260</v>
       </c>
       <c r="L230" t="s">
         <v>2298</v>
       </c>
       <c r="M230" t="s">
         <v>2299</v>
       </c>
       <c r="N230">
         <v>7075341881</v>
       </c>
       <c r="O230" t="s">
         <v>92</v>
       </c>
       <c r="P230" t="s">
         <v>92</v>
       </c>
       <c r="Q230" t="s">
         <v>195</v>
       </c>
       <c r="R230" t="s">
         <v>2300</v>
       </c>
       <c r="S230" t="s">
         <v>2301</v>
       </c>
       <c r="T230" t="s">
         <v>76</v>
       </c>
       <c r="U230" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="V230" t="s">
         <v>245</v>
       </c>
       <c r="W230" t="s">
         <v>2302</v>
       </c>
       <c r="X230" t="s">
         <v>409</v>
       </c>
       <c r="Y230" t="s">
         <v>80</v>
       </c>
       <c r="Z230" t="s">
         <v>2303</v>
       </c>
       <c r="AA230" t="s">
         <v>2304</v>
       </c>
       <c r="AB230" t="s">
         <v>251</v>
       </c>
       <c r="AC230" t="s">
         <v>252</v>
       </c>
@@ -35777,80 +35777,80 @@
       <c r="AK230" t="s">
         <v>66</v>
       </c>
       <c r="AL230" t="s">
         <v>66</v>
       </c>
       <c r="AM230" t="s">
         <v>66</v>
       </c>
       <c r="AN230" t="s">
         <v>67</v>
       </c>
       <c r="AO230" t="s">
         <v>66</v>
       </c>
       <c r="AP230" t="s">
         <v>66</v>
       </c>
       <c r="AQ230" t="s">
         <v>66</v>
       </c>
       <c r="AR230" t="s">
         <v>776</v>
       </c>
       <c r="AS230" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="231" spans="1:45">
       <c r="A231">
         <v>749</v>
       </c>
       <c r="B231">
         <v>2</v>
       </c>
       <c r="C231" t="s">
         <v>320</v>
       </c>
       <c r="J231" t="s">
         <v>46</v>
       </c>
       <c r="K231" t="s">
         <v>2260</v>
       </c>
       <c r="L231" t="s">
         <v>2306</v>
       </c>
       <c r="M231" t="s">
         <v>2307</v>
       </c>
       <c r="N231">
         <v>7575828962</v>
       </c>
       <c r="O231" t="s">
-        <v>1262</v>
+        <v>1261</v>
       </c>
       <c r="P231" t="s">
         <v>2308</v>
       </c>
       <c r="Q231" t="s">
         <v>287</v>
       </c>
       <c r="R231" t="s">
         <v>2309</v>
       </c>
       <c r="S231" t="s">
         <v>46</v>
       </c>
       <c r="T231" t="s">
         <v>55</v>
       </c>
       <c r="U231" t="s">
         <v>97</v>
       </c>
       <c r="V231" t="s">
         <v>324</v>
       </c>
       <c r="W231" t="s">
         <v>2310</v>
       </c>
@@ -35896,89 +35896,89 @@
       <c r="AK231" t="s">
         <v>66</v>
       </c>
       <c r="AL231" t="s">
         <v>66</v>
       </c>
       <c r="AM231" t="s">
         <v>66</v>
       </c>
       <c r="AN231" t="s">
         <v>67</v>
       </c>
       <c r="AO231" t="s">
         <v>85</v>
       </c>
       <c r="AP231" t="s">
         <v>2314</v>
       </c>
       <c r="AQ231">
         <v>394210</v>
       </c>
       <c r="AR231" t="s">
         <v>776</v>
       </c>
       <c r="AS231" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="232" spans="1:45">
       <c r="A232">
         <v>750</v>
       </c>
       <c r="B232">
         <v>2</v>
       </c>
       <c r="C232" t="s">
         <v>71</v>
       </c>
       <c r="J232" t="s">
         <v>46</v>
       </c>
       <c r="K232" t="s">
         <v>2260</v>
       </c>
       <c r="L232" t="s">
         <v>2315</v>
       </c>
       <c r="M232" t="s">
         <v>2316</v>
       </c>
       <c r="N232">
         <v>9982906053</v>
       </c>
       <c r="O232" t="s">
         <v>2317</v>
       </c>
       <c r="P232" t="s">
         <v>2318</v>
       </c>
       <c r="Q232" t="s">
         <v>1533</v>
       </c>
       <c r="R232" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
       <c r="S232" t="s">
         <v>967</v>
       </c>
       <c r="T232" t="s">
         <v>76</v>
       </c>
       <c r="U232" t="s">
         <v>152</v>
       </c>
       <c r="V232" t="s">
         <v>393</v>
       </c>
       <c r="W232" t="s">
         <v>2319</v>
       </c>
       <c r="X232" t="s">
         <v>441</v>
       </c>
       <c r="Y232" t="s">
         <v>60</v>
       </c>
       <c r="Z232" t="s">
         <v>2320</v>
       </c>
@@ -36015,51 +36015,51 @@
       <c r="AK232" t="s">
         <v>66</v>
       </c>
       <c r="AL232" t="s">
         <v>66</v>
       </c>
       <c r="AM232" t="s">
         <v>66</v>
       </c>
       <c r="AN232" t="s">
         <v>67</v>
       </c>
       <c r="AO232" t="s">
         <v>85</v>
       </c>
       <c r="AP232" t="s">
         <v>2324</v>
       </c>
       <c r="AQ232">
         <v>305001</v>
       </c>
       <c r="AR232" t="s">
         <v>776</v>
       </c>
       <c r="AS232" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="233" spans="1:45">
       <c r="A233">
         <v>751</v>
       </c>
       <c r="B233">
         <v>2</v>
       </c>
       <c r="C233" t="s">
         <v>283</v>
       </c>
       <c r="J233" t="s">
         <v>46</v>
       </c>
       <c r="K233" t="s">
         <v>2260</v>
       </c>
       <c r="L233" t="s">
         <v>2325</v>
       </c>
       <c r="M233" t="s">
         <v>2326</v>
       </c>
       <c r="N233" t="s">
@@ -36071,51 +36071,51 @@
       <c r="P233" t="s">
         <v>2328</v>
       </c>
       <c r="Q233" t="s">
         <v>582</v>
       </c>
       <c r="R233" t="s">
         <v>2329</v>
       </c>
       <c r="S233" t="s">
         <v>96</v>
       </c>
       <c r="T233" t="s">
         <v>76</v>
       </c>
       <c r="U233" t="s">
         <v>211</v>
       </c>
       <c r="V233" t="s">
         <v>2330</v>
       </c>
       <c r="W233" t="s">
         <v>2331</v>
       </c>
       <c r="X233" t="s">
-        <v>1231</v>
+        <v>1230</v>
       </c>
       <c r="Y233" t="s">
         <v>80</v>
       </c>
       <c r="Z233" t="s">
         <v>2332</v>
       </c>
       <c r="AA233" t="s">
         <v>66</v>
       </c>
       <c r="AB233" t="s">
         <v>103</v>
       </c>
       <c r="AC233" t="s">
         <v>83</v>
       </c>
       <c r="AD233" t="s">
         <v>2333</v>
       </c>
       <c r="AE233">
         <v>2017</v>
       </c>
       <c r="AF233" t="s">
         <v>703</v>
       </c>
@@ -36134,51 +36134,51 @@
       <c r="AK233" t="s">
         <v>66</v>
       </c>
       <c r="AL233" t="s">
         <v>66</v>
       </c>
       <c r="AM233" t="s">
         <v>66</v>
       </c>
       <c r="AN233" t="s">
         <v>67</v>
       </c>
       <c r="AO233" t="s">
         <v>85</v>
       </c>
       <c r="AP233" t="s">
         <v>2335</v>
       </c>
       <c r="AQ233">
         <v>629002</v>
       </c>
       <c r="AR233" t="s">
         <v>776</v>
       </c>
       <c r="AS233" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="234" spans="1:45">
       <c r="A234">
         <v>752</v>
       </c>
       <c r="B234">
         <v>2</v>
       </c>
       <c r="C234" t="s">
         <v>320</v>
       </c>
       <c r="J234" t="s">
         <v>46</v>
       </c>
       <c r="K234" t="s">
         <v>2260</v>
       </c>
       <c r="L234" t="s">
         <v>2336</v>
       </c>
       <c r="M234" t="s">
         <v>2337</v>
       </c>
       <c r="N234">
@@ -36253,51 +36253,51 @@
       <c r="AK234" t="s">
         <v>66</v>
       </c>
       <c r="AL234" t="s">
         <v>66</v>
       </c>
       <c r="AM234" t="s">
         <v>66</v>
       </c>
       <c r="AN234" t="s">
         <v>67</v>
       </c>
       <c r="AO234" t="s">
         <v>85</v>
       </c>
       <c r="AP234" t="s">
         <v>2343</v>
       </c>
       <c r="AQ234" t="s">
         <v>66</v>
       </c>
       <c r="AR234" t="s">
         <v>776</v>
       </c>
       <c r="AS234" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="235" spans="1:45">
       <c r="A235">
         <v>753</v>
       </c>
       <c r="B235">
         <v>2</v>
       </c>
       <c r="C235" t="s">
         <v>71</v>
       </c>
       <c r="J235" t="s">
         <v>46</v>
       </c>
       <c r="K235" t="s">
         <v>2260</v>
       </c>
       <c r="L235" t="s">
         <v>2344</v>
       </c>
       <c r="M235" t="s">
         <v>2345</v>
       </c>
       <c r="N235">
@@ -36372,51 +36372,51 @@
       <c r="AK235" t="s">
         <v>66</v>
       </c>
       <c r="AL235" t="s">
         <v>66</v>
       </c>
       <c r="AM235" t="s">
         <v>66</v>
       </c>
       <c r="AN235" t="s">
         <v>67</v>
       </c>
       <c r="AO235" t="s">
         <v>66</v>
       </c>
       <c r="AP235" t="s">
         <v>2354</v>
       </c>
       <c r="AQ235" t="s">
         <v>66</v>
       </c>
       <c r="AR235" t="s">
         <v>776</v>
       </c>
       <c r="AS235" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="236" spans="1:45">
       <c r="A236">
         <v>754</v>
       </c>
       <c r="B236">
         <v>2</v>
       </c>
       <c r="C236" t="s">
         <v>144</v>
       </c>
       <c r="J236" t="s">
         <v>46</v>
       </c>
       <c r="K236" t="s">
         <v>2260</v>
       </c>
       <c r="L236" t="s">
         <v>2355</v>
       </c>
       <c r="M236" t="s">
         <v>2356</v>
       </c>
       <c r="N236">
@@ -36491,51 +36491,51 @@
       <c r="AK236" t="s">
         <v>66</v>
       </c>
       <c r="AL236" t="s">
         <v>66</v>
       </c>
       <c r="AM236" t="s">
         <v>66</v>
       </c>
       <c r="AN236" t="s">
         <v>67</v>
       </c>
       <c r="AO236" t="s">
         <v>85</v>
       </c>
       <c r="AP236" t="s">
         <v>1000</v>
       </c>
       <c r="AQ236">
         <v>643219</v>
       </c>
       <c r="AR236" t="s">
         <v>776</v>
       </c>
       <c r="AS236" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="237" spans="1:45">
       <c r="A237">
         <v>755</v>
       </c>
       <c r="B237">
         <v>2</v>
       </c>
       <c r="C237" t="s">
         <v>71</v>
       </c>
       <c r="J237" t="s">
         <v>46</v>
       </c>
       <c r="K237" t="s">
         <v>2260</v>
       </c>
       <c r="L237" t="s">
         <v>1795</v>
       </c>
       <c r="M237" t="s">
         <v>2362</v>
       </c>
       <c r="N237">
@@ -36610,51 +36610,51 @@
       <c r="AK237" t="s">
         <v>66</v>
       </c>
       <c r="AL237" t="s">
         <v>66</v>
       </c>
       <c r="AM237" t="s">
         <v>66</v>
       </c>
       <c r="AN237" t="s">
         <v>67</v>
       </c>
       <c r="AO237" t="s">
         <v>85</v>
       </c>
       <c r="AP237" t="s">
         <v>50</v>
       </c>
       <c r="AQ237">
         <v>411043</v>
       </c>
       <c r="AR237" t="s">
         <v>776</v>
       </c>
       <c r="AS237" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="238" spans="1:45">
       <c r="A238">
         <v>756</v>
       </c>
       <c r="B238">
         <v>2</v>
       </c>
       <c r="C238" t="s">
         <v>273</v>
       </c>
       <c r="J238" t="s">
         <v>46</v>
       </c>
       <c r="K238" t="s">
         <v>2372</v>
       </c>
       <c r="L238" t="s">
         <v>2373</v>
       </c>
       <c r="M238" t="s">
         <v>2374</v>
       </c>
       <c r="N238">
@@ -36729,51 +36729,51 @@
       <c r="AK238" t="s">
         <v>66</v>
       </c>
       <c r="AL238" t="s">
         <v>66</v>
       </c>
       <c r="AM238" t="s">
         <v>66</v>
       </c>
       <c r="AN238" t="s">
         <v>66</v>
       </c>
       <c r="AO238" t="s">
         <v>66</v>
       </c>
       <c r="AP238" t="s">
         <v>66</v>
       </c>
       <c r="AQ238" t="s">
         <v>66</v>
       </c>
       <c r="AR238" t="s">
         <v>776</v>
       </c>
       <c r="AS238" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="239" spans="1:45">
       <c r="A239">
         <v>757</v>
       </c>
       <c r="B239">
         <v>2</v>
       </c>
       <c r="C239" t="s">
         <v>71</v>
       </c>
       <c r="J239" t="s">
         <v>46</v>
       </c>
       <c r="K239" t="s">
         <v>2372</v>
       </c>
       <c r="L239" t="s">
         <v>2380</v>
       </c>
       <c r="M239" t="s">
         <v>2381</v>
       </c>
       <c r="N239">
@@ -36848,51 +36848,51 @@
       <c r="AK239" t="s">
         <v>66</v>
       </c>
       <c r="AL239" t="s">
         <v>66</v>
       </c>
       <c r="AM239" t="s">
         <v>66</v>
       </c>
       <c r="AN239" t="s">
         <v>67</v>
       </c>
       <c r="AO239" t="s">
         <v>66</v>
       </c>
       <c r="AP239" t="s">
         <v>66</v>
       </c>
       <c r="AQ239" t="s">
         <v>66</v>
       </c>
       <c r="AR239" t="s">
         <v>776</v>
       </c>
       <c r="AS239" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="240" spans="1:45">
       <c r="A240">
         <v>758</v>
       </c>
       <c r="B240">
         <v>2</v>
       </c>
       <c r="C240" t="s">
         <v>1414</v>
       </c>
       <c r="J240" t="s">
         <v>46</v>
       </c>
       <c r="K240" t="s">
         <v>2372</v>
       </c>
       <c r="L240" t="s">
         <v>2387</v>
       </c>
       <c r="M240" t="s">
         <v>2388</v>
       </c>
       <c r="N240">
@@ -36919,99 +36919,99 @@
       <c r="U240" t="s">
         <v>97</v>
       </c>
       <c r="V240" t="s">
         <v>270</v>
       </c>
       <c r="W240" t="s">
         <v>2392</v>
       </c>
       <c r="X240" t="s">
         <v>2393</v>
       </c>
       <c r="Y240" t="s">
         <v>588</v>
       </c>
       <c r="Z240" t="s">
         <v>2394</v>
       </c>
       <c r="AA240" t="s">
         <v>2395</v>
       </c>
       <c r="AB240" t="s">
         <v>201</v>
       </c>
       <c r="AC240" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="AD240" t="s">
         <v>2396</v>
       </c>
       <c r="AE240">
         <v>2023</v>
       </c>
       <c r="AF240" t="s">
         <v>66</v>
       </c>
       <c r="AG240" t="s">
         <v>66</v>
       </c>
       <c r="AH240" t="s">
         <v>66</v>
       </c>
       <c r="AI240" t="s">
         <v>66</v>
       </c>
       <c r="AJ240" t="s">
         <v>66</v>
       </c>
       <c r="AK240" t="s">
         <v>66</v>
       </c>
       <c r="AL240" t="s">
         <v>66</v>
       </c>
       <c r="AM240" t="s">
         <v>66</v>
       </c>
       <c r="AN240" t="s">
         <v>67</v>
       </c>
       <c r="AO240" t="s">
         <v>85</v>
       </c>
       <c r="AP240" t="s">
         <v>133</v>
       </c>
       <c r="AQ240" t="s">
         <v>66</v>
       </c>
       <c r="AR240" t="s">
         <v>776</v>
       </c>
       <c r="AS240" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="241" spans="1:45">
       <c r="A241">
         <v>759</v>
       </c>
       <c r="B241">
         <v>2</v>
       </c>
       <c r="C241" t="s">
         <v>607</v>
       </c>
       <c r="J241" t="s">
         <v>46</v>
       </c>
       <c r="K241" t="s">
         <v>2372</v>
       </c>
       <c r="L241" t="s">
         <v>2397</v>
       </c>
       <c r="M241" t="s">
         <v>2398</v>
       </c>
       <c r="N241">
@@ -37086,51 +37086,51 @@
       <c r="AK241" t="s">
         <v>66</v>
       </c>
       <c r="AL241" t="s">
         <v>66</v>
       </c>
       <c r="AM241" t="s">
         <v>66</v>
       </c>
       <c r="AN241" t="s">
         <v>67</v>
       </c>
       <c r="AO241" t="s">
         <v>85</v>
       </c>
       <c r="AP241" t="s">
         <v>1889</v>
       </c>
       <c r="AQ241">
         <v>423501</v>
       </c>
       <c r="AR241" t="s">
         <v>776</v>
       </c>
       <c r="AS241" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="242" spans="1:45">
       <c r="A242">
         <v>760</v>
       </c>
       <c r="B242">
         <v>2</v>
       </c>
       <c r="C242" t="s">
         <v>144</v>
       </c>
       <c r="J242" t="s">
         <v>46</v>
       </c>
       <c r="K242" t="s">
         <v>2372</v>
       </c>
       <c r="L242" t="s">
         <v>2405</v>
       </c>
       <c r="M242" t="s">
         <v>2406</v>
       </c>
       <c r="N242">
@@ -37205,51 +37205,51 @@
       <c r="AK242" t="s">
         <v>66</v>
       </c>
       <c r="AL242" t="s">
         <v>66</v>
       </c>
       <c r="AM242" t="s">
         <v>66</v>
       </c>
       <c r="AN242" t="s">
         <v>67</v>
       </c>
       <c r="AO242" t="s">
         <v>85</v>
       </c>
       <c r="AP242" t="s">
         <v>111</v>
       </c>
       <c r="AQ242">
         <v>600020</v>
       </c>
       <c r="AR242" t="s">
         <v>776</v>
       </c>
       <c r="AS242" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="243" spans="1:45">
       <c r="A243">
         <v>761</v>
       </c>
       <c r="B243">
         <v>2</v>
       </c>
       <c r="C243" t="s">
         <v>71</v>
       </c>
       <c r="J243" t="s">
         <v>46</v>
       </c>
       <c r="K243" t="s">
         <v>2372</v>
       </c>
       <c r="L243" t="s">
         <v>2414</v>
       </c>
       <c r="M243" t="s">
         <v>2415</v>
       </c>
       <c r="N243">
@@ -37324,51 +37324,51 @@
       <c r="AK243" t="s">
         <v>66</v>
       </c>
       <c r="AL243" t="s">
         <v>66</v>
       </c>
       <c r="AM243" t="s">
         <v>66</v>
       </c>
       <c r="AN243" t="s">
         <v>67</v>
       </c>
       <c r="AO243" t="s">
         <v>85</v>
       </c>
       <c r="AP243" t="s">
         <v>2421</v>
       </c>
       <c r="AQ243">
         <v>803117</v>
       </c>
       <c r="AR243" t="s">
         <v>776</v>
       </c>
       <c r="AS243" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="244" spans="1:45">
       <c r="A244">
         <v>762</v>
       </c>
       <c r="B244">
         <v>2</v>
       </c>
       <c r="C244" t="s">
         <v>173</v>
       </c>
       <c r="J244" t="s">
         <v>46</v>
       </c>
       <c r="K244" t="s">
         <v>2372</v>
       </c>
       <c r="L244" t="s">
         <v>2422</v>
       </c>
       <c r="M244" t="s">
         <v>2423</v>
       </c>
       <c r="N244">
@@ -37443,51 +37443,51 @@
       <c r="AK244" t="s">
         <v>66</v>
       </c>
       <c r="AL244" t="s">
         <v>66</v>
       </c>
       <c r="AM244" t="s">
         <v>66</v>
       </c>
       <c r="AN244" t="s">
         <v>67</v>
       </c>
       <c r="AO244" t="s">
         <v>85</v>
       </c>
       <c r="AP244" t="s">
         <v>66</v>
       </c>
       <c r="AQ244" t="s">
         <v>66</v>
       </c>
       <c r="AR244" t="s">
         <v>776</v>
       </c>
       <c r="AS244" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="245" spans="1:45">
       <c r="A245">
         <v>763</v>
       </c>
       <c r="B245">
         <v>2</v>
       </c>
       <c r="C245" t="s">
         <v>363</v>
       </c>
       <c r="J245" t="s">
         <v>46</v>
       </c>
       <c r="K245" t="s">
         <v>2372</v>
       </c>
       <c r="L245" t="s">
         <v>2428</v>
       </c>
       <c r="M245" t="s">
         <v>2429</v>
       </c>
       <c r="N245">
@@ -37562,51 +37562,51 @@
       <c r="AK245" t="s">
         <v>66</v>
       </c>
       <c r="AL245" t="s">
         <v>66</v>
       </c>
       <c r="AM245" t="s">
         <v>66</v>
       </c>
       <c r="AN245" t="s">
         <v>67</v>
       </c>
       <c r="AO245" t="s">
         <v>66</v>
       </c>
       <c r="AP245" t="s">
         <v>66</v>
       </c>
       <c r="AQ245" t="s">
         <v>66</v>
       </c>
       <c r="AR245" t="s">
         <v>776</v>
       </c>
       <c r="AS245" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="246" spans="1:45">
       <c r="A246">
         <v>764</v>
       </c>
       <c r="B246">
         <v>2</v>
       </c>
       <c r="C246" t="s">
         <v>204</v>
       </c>
       <c r="J246" t="s">
         <v>46</v>
       </c>
       <c r="K246" t="s">
         <v>2372</v>
       </c>
       <c r="L246" t="s">
         <v>2435</v>
       </c>
       <c r="M246" t="s">
         <v>2436</v>
       </c>
       <c r="N246">
@@ -37681,101 +37681,101 @@
       <c r="AK246" t="s">
         <v>66</v>
       </c>
       <c r="AL246" t="s">
         <v>66</v>
       </c>
       <c r="AM246" t="s">
         <v>66</v>
       </c>
       <c r="AN246" t="s">
         <v>143</v>
       </c>
       <c r="AO246" t="s">
         <v>189</v>
       </c>
       <c r="AP246" t="s">
         <v>193</v>
       </c>
       <c r="AQ246">
         <v>380051</v>
       </c>
       <c r="AR246" t="s">
         <v>776</v>
       </c>
       <c r="AS246" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="247" spans="1:45">
       <c r="A247">
         <v>765</v>
       </c>
       <c r="B247">
         <v>2</v>
       </c>
       <c r="C247" t="s">
         <v>71</v>
       </c>
       <c r="J247" t="s">
         <v>46</v>
       </c>
       <c r="K247" t="s">
         <v>2372</v>
       </c>
       <c r="L247" t="s">
         <v>2445</v>
       </c>
       <c r="M247" t="s">
         <v>2446</v>
       </c>
       <c r="N247">
         <v>9766673130</v>
       </c>
       <c r="O247" t="s">
         <v>50</v>
       </c>
       <c r="P247" t="s">
         <v>2447</v>
       </c>
       <c r="Q247" t="s">
         <v>242</v>
       </c>
       <c r="R247" t="s">
         <v>2448</v>
       </c>
       <c r="S247" t="s">
         <v>2449</v>
       </c>
       <c r="T247" t="s">
+        <v>1209</v>
+      </c>
+      <c r="U247" t="s">
+        <v>1114</v>
+      </c>
+      <c r="V247" t="s">
         <v>1210</v>
-      </c>
-[...4 lines deleted...]
-        <v>1211</v>
       </c>
       <c r="W247" t="s">
         <v>2450</v>
       </c>
       <c r="X247" t="s">
         <v>302</v>
       </c>
       <c r="Y247" t="s">
         <v>60</v>
       </c>
       <c r="Z247" t="s">
         <v>2451</v>
       </c>
       <c r="AA247" t="s">
         <v>66</v>
       </c>
       <c r="AB247" t="s">
         <v>82</v>
       </c>
       <c r="AC247" t="s">
         <v>675</v>
       </c>
       <c r="AD247" t="s">
         <v>2452</v>
       </c>
@@ -37800,51 +37800,51 @@
       <c r="AK247" t="s">
         <v>66</v>
       </c>
       <c r="AL247" t="s">
         <v>66</v>
       </c>
       <c r="AM247" t="s">
         <v>66</v>
       </c>
       <c r="AN247" t="s">
         <v>66</v>
       </c>
       <c r="AO247" t="s">
         <v>66</v>
       </c>
       <c r="AP247" t="s">
         <v>66</v>
       </c>
       <c r="AQ247" t="s">
         <v>66</v>
       </c>
       <c r="AR247" t="s">
         <v>776</v>
       </c>
       <c r="AS247" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="248" spans="1:45">
       <c r="A248">
         <v>766</v>
       </c>
       <c r="B248">
         <v>2</v>
       </c>
       <c r="C248" t="s">
         <v>71</v>
       </c>
       <c r="J248" t="s">
         <v>46</v>
       </c>
       <c r="K248" t="s">
         <v>2372</v>
       </c>
       <c r="L248" t="s">
         <v>2453</v>
       </c>
       <c r="M248" t="s">
         <v>2454</v>
       </c>
       <c r="N248">
@@ -37919,51 +37919,51 @@
       <c r="AK248" t="s">
         <v>66</v>
       </c>
       <c r="AL248" t="s">
         <v>66</v>
       </c>
       <c r="AM248" t="s">
         <v>66</v>
       </c>
       <c r="AN248" t="s">
         <v>67</v>
       </c>
       <c r="AO248" t="s">
         <v>85</v>
       </c>
       <c r="AP248" t="s">
         <v>2461</v>
       </c>
       <c r="AQ248">
         <v>110080</v>
       </c>
       <c r="AR248" t="s">
         <v>776</v>
       </c>
       <c r="AS248" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="249" spans="1:45">
       <c r="A249">
         <v>767</v>
       </c>
       <c r="B249">
         <v>2</v>
       </c>
       <c r="C249" t="s">
         <v>71</v>
       </c>
       <c r="J249" t="s">
         <v>46</v>
       </c>
       <c r="K249" t="s">
         <v>2372</v>
       </c>
       <c r="L249" t="s">
         <v>2462</v>
       </c>
       <c r="M249" t="s">
         <v>2463</v>
       </c>
       <c r="N249">
@@ -38038,51 +38038,51 @@
       <c r="AK249" t="s">
         <v>66</v>
       </c>
       <c r="AL249" t="s">
         <v>66</v>
       </c>
       <c r="AM249" t="s">
         <v>66</v>
       </c>
       <c r="AN249" t="s">
         <v>67</v>
       </c>
       <c r="AO249" t="s">
         <v>85</v>
       </c>
       <c r="AP249" t="s">
         <v>336</v>
       </c>
       <c r="AQ249">
         <v>642003</v>
       </c>
       <c r="AR249" t="s">
         <v>776</v>
       </c>
       <c r="AS249" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="250" spans="1:45">
       <c r="A250">
         <v>768</v>
       </c>
       <c r="B250">
         <v>2</v>
       </c>
       <c r="C250" t="s">
         <v>255</v>
       </c>
       <c r="J250" t="s">
         <v>46</v>
       </c>
       <c r="K250" t="s">
         <v>2372</v>
       </c>
       <c r="L250" t="s">
         <v>2473</v>
       </c>
       <c r="M250" t="s">
         <v>2474</v>
       </c>
       <c r="N250">
@@ -38112,96 +38112,96 @@
       <c r="V250" t="s">
         <v>350</v>
       </c>
       <c r="W250" t="s">
         <v>2476</v>
       </c>
       <c r="X250" t="s">
         <v>384</v>
       </c>
       <c r="Y250" t="s">
         <v>60</v>
       </c>
       <c r="Z250" t="s">
         <v>2477</v>
       </c>
       <c r="AA250" t="s">
         <v>2478</v>
       </c>
       <c r="AB250" t="s">
         <v>82</v>
       </c>
       <c r="AC250" t="s">
         <v>2479</v>
       </c>
       <c r="AD250" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="AE250">
         <v>2021</v>
       </c>
       <c r="AF250" t="s">
         <v>66</v>
       </c>
       <c r="AG250" t="s">
         <v>66</v>
       </c>
       <c r="AH250" t="s">
         <v>66</v>
       </c>
       <c r="AI250" t="s">
         <v>66</v>
       </c>
       <c r="AJ250" t="s">
         <v>66</v>
       </c>
       <c r="AK250" t="s">
         <v>66</v>
       </c>
       <c r="AL250" t="s">
         <v>66</v>
       </c>
       <c r="AM250" t="s">
         <v>66</v>
       </c>
       <c r="AN250" t="s">
         <v>143</v>
       </c>
       <c r="AO250" t="s">
         <v>85</v>
       </c>
       <c r="AP250" t="s">
         <v>2480</v>
       </c>
       <c r="AQ250">
         <v>691333</v>
       </c>
       <c r="AR250" t="s">
         <v>776</v>
       </c>
       <c r="AS250" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="251" spans="1:45">
       <c r="A251">
         <v>769</v>
       </c>
       <c r="B251">
         <v>2</v>
       </c>
       <c r="C251" t="s">
         <v>122</v>
       </c>
       <c r="J251" t="s">
         <v>46</v>
       </c>
       <c r="K251" t="s">
         <v>2372</v>
       </c>
       <c r="L251" t="s">
         <v>2481</v>
       </c>
       <c r="M251" t="s">
         <v>2482</v>
       </c>
       <c r="N251">
@@ -38276,51 +38276,51 @@
       <c r="AK251" t="s">
         <v>66</v>
       </c>
       <c r="AL251" t="s">
         <v>66</v>
       </c>
       <c r="AM251" t="s">
         <v>66</v>
       </c>
       <c r="AN251" t="s">
         <v>67</v>
       </c>
       <c r="AO251" t="s">
         <v>85</v>
       </c>
       <c r="AP251" t="s">
         <v>336</v>
       </c>
       <c r="AQ251">
         <v>641111</v>
       </c>
       <c r="AR251" t="s">
         <v>776</v>
       </c>
       <c r="AS251" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="252" spans="1:45">
       <c r="A252">
         <v>770</v>
       </c>
       <c r="B252">
         <v>2</v>
       </c>
       <c r="C252" t="s">
         <v>648</v>
       </c>
       <c r="J252" t="s">
         <v>46</v>
       </c>
       <c r="K252" t="s">
         <v>2372</v>
       </c>
       <c r="L252" t="s">
         <v>2488</v>
       </c>
       <c r="M252" t="s">
         <v>2489</v>
       </c>
       <c r="N252">
@@ -38395,51 +38395,51 @@
       <c r="AK252" t="s">
         <v>66</v>
       </c>
       <c r="AL252" t="s">
         <v>66</v>
       </c>
       <c r="AM252" t="s">
         <v>66</v>
       </c>
       <c r="AN252" t="s">
         <v>67</v>
       </c>
       <c r="AO252" t="s">
         <v>66</v>
       </c>
       <c r="AP252" t="s">
         <v>2496</v>
       </c>
       <c r="AQ252" t="s">
         <v>66</v>
       </c>
       <c r="AR252" t="s">
         <v>776</v>
       </c>
       <c r="AS252" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="253" spans="1:45">
       <c r="A253">
         <v>771</v>
       </c>
       <c r="B253">
         <v>2</v>
       </c>
       <c r="C253" t="s">
         <v>320</v>
       </c>
       <c r="J253" t="s">
         <v>46</v>
       </c>
       <c r="K253" t="s">
         <v>2497</v>
       </c>
       <c r="L253" t="s">
         <v>2498</v>
       </c>
       <c r="M253" t="s">
         <v>2499</v>
       </c>
       <c r="N253">
@@ -38514,51 +38514,51 @@
       <c r="AK253" t="s">
         <v>66</v>
       </c>
       <c r="AL253" t="s">
         <v>66</v>
       </c>
       <c r="AM253" t="s">
         <v>66</v>
       </c>
       <c r="AN253" t="s">
         <v>143</v>
       </c>
       <c r="AO253" t="s">
         <v>189</v>
       </c>
       <c r="AP253" t="s">
         <v>2500</v>
       </c>
       <c r="AQ253">
         <v>401402</v>
       </c>
       <c r="AR253" t="s">
         <v>776</v>
       </c>
       <c r="AS253" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="254" spans="1:45">
       <c r="A254">
         <v>772</v>
       </c>
       <c r="B254">
         <v>2</v>
       </c>
       <c r="C254" t="s">
         <v>130</v>
       </c>
       <c r="J254" t="s">
         <v>46</v>
       </c>
       <c r="K254" t="s">
         <v>2497</v>
       </c>
       <c r="L254" t="s">
         <v>2505</v>
       </c>
       <c r="M254" t="s">
         <v>2506</v>
       </c>
       <c r="N254">
@@ -38633,51 +38633,51 @@
       <c r="AK254" t="s">
         <v>66</v>
       </c>
       <c r="AL254" t="s">
         <v>66</v>
       </c>
       <c r="AM254" t="s">
         <v>66</v>
       </c>
       <c r="AN254" t="s">
         <v>67</v>
       </c>
       <c r="AO254" t="s">
         <v>66</v>
       </c>
       <c r="AP254" t="s">
         <v>66</v>
       </c>
       <c r="AQ254" t="s">
         <v>66</v>
       </c>
       <c r="AR254" t="s">
         <v>776</v>
       </c>
       <c r="AS254" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="255" spans="1:45">
       <c r="A255">
         <v>773</v>
       </c>
       <c r="B255">
         <v>2</v>
       </c>
       <c r="C255" t="s">
         <v>173</v>
       </c>
       <c r="J255" t="s">
         <v>46</v>
       </c>
       <c r="K255" t="s">
         <v>2497</v>
       </c>
       <c r="L255" t="s">
         <v>2512</v>
       </c>
       <c r="M255" t="s">
         <v>2513</v>
       </c>
       <c r="N255" t="s">
@@ -38704,99 +38704,99 @@
       <c r="U255" t="s">
         <v>2520</v>
       </c>
       <c r="V255" t="s">
         <v>2521</v>
       </c>
       <c r="W255" t="s">
         <v>2522</v>
       </c>
       <c r="X255" t="s">
         <v>384</v>
       </c>
       <c r="Y255" t="s">
         <v>60</v>
       </c>
       <c r="Z255" t="s">
         <v>2523</v>
       </c>
       <c r="AA255" t="s">
         <v>2524</v>
       </c>
       <c r="AB255" t="s">
         <v>233</v>
       </c>
       <c r="AC255" t="s">
-        <v>1226</v>
+        <v>1225</v>
       </c>
       <c r="AD255" t="s">
         <v>2525</v>
       </c>
       <c r="AE255">
         <v>2000</v>
       </c>
       <c r="AF255" t="s">
         <v>764</v>
       </c>
       <c r="AG255" t="s">
         <v>2526</v>
       </c>
       <c r="AH255" t="s">
         <v>2527</v>
       </c>
       <c r="AI255">
         <v>2005</v>
       </c>
       <c r="AJ255" t="s">
         <v>66</v>
       </c>
       <c r="AK255" t="s">
         <v>66</v>
       </c>
       <c r="AL255" t="s">
         <v>66</v>
       </c>
       <c r="AM255" t="s">
         <v>66</v>
       </c>
       <c r="AN255" t="s">
         <v>67</v>
       </c>
       <c r="AO255" t="s">
         <v>189</v>
       </c>
       <c r="AP255" t="s">
         <v>2528</v>
       </c>
       <c r="AQ255">
         <v>221005</v>
       </c>
       <c r="AR255" t="s">
         <v>776</v>
       </c>
       <c r="AS255" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="256" spans="1:45">
       <c r="A256">
         <v>774</v>
       </c>
       <c r="B256">
         <v>2</v>
       </c>
       <c r="C256" t="s">
         <v>130</v>
       </c>
       <c r="J256" t="s">
         <v>46</v>
       </c>
       <c r="K256" t="s">
         <v>2497</v>
       </c>
       <c r="L256" t="s">
         <v>2529</v>
       </c>
       <c r="M256" t="s">
         <v>2530</v>
       </c>
       <c r="N256" t="s">
@@ -38871,51 +38871,51 @@
       <c r="AK256" t="s">
         <v>66</v>
       </c>
       <c r="AL256" t="s">
         <v>66</v>
       </c>
       <c r="AM256" t="s">
         <v>66</v>
       </c>
       <c r="AN256" t="s">
         <v>143</v>
       </c>
       <c r="AO256" t="s">
         <v>85</v>
       </c>
       <c r="AP256" t="s">
         <v>276</v>
       </c>
       <c r="AQ256">
         <v>560021</v>
       </c>
       <c r="AR256" t="s">
         <v>776</v>
       </c>
       <c r="AS256" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="257" spans="1:45">
       <c r="A257">
         <v>775</v>
       </c>
       <c r="B257">
         <v>2</v>
       </c>
       <c r="C257" t="s">
         <v>648</v>
       </c>
       <c r="J257" t="s">
         <v>46</v>
       </c>
       <c r="K257" t="s">
         <v>2497</v>
       </c>
       <c r="L257" t="s">
         <v>2541</v>
       </c>
       <c r="M257" t="s">
         <v>2542</v>
       </c>
       <c r="N257">
@@ -38990,51 +38990,51 @@
       <c r="AK257" t="s">
         <v>66</v>
       </c>
       <c r="AL257" t="s">
         <v>66</v>
       </c>
       <c r="AM257" t="s">
         <v>66</v>
       </c>
       <c r="AN257" t="s">
         <v>67</v>
       </c>
       <c r="AO257" t="s">
         <v>85</v>
       </c>
       <c r="AP257" t="s">
         <v>2550</v>
       </c>
       <c r="AQ257">
         <v>500039</v>
       </c>
       <c r="AR257" t="s">
         <v>776</v>
       </c>
       <c r="AS257" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="258" spans="1:45">
       <c r="A258">
         <v>776</v>
       </c>
       <c r="B258">
         <v>2</v>
       </c>
       <c r="C258" t="s">
         <v>71</v>
       </c>
       <c r="J258" t="s">
         <v>46</v>
       </c>
       <c r="K258" t="s">
         <v>2497</v>
       </c>
       <c r="L258" t="s">
         <v>2551</v>
       </c>
       <c r="M258" t="s">
         <v>2552</v>
       </c>
       <c r="N258">
@@ -39109,62 +39109,62 @@
       <c r="AK258" t="s">
         <v>66</v>
       </c>
       <c r="AL258" t="s">
         <v>66</v>
       </c>
       <c r="AM258" t="s">
         <v>66</v>
       </c>
       <c r="AN258" t="s">
         <v>143</v>
       </c>
       <c r="AO258" t="s">
         <v>189</v>
       </c>
       <c r="AP258" t="s">
         <v>2559</v>
       </c>
       <c r="AQ258">
         <v>560041</v>
       </c>
       <c r="AR258" t="s">
         <v>776</v>
       </c>
       <c r="AS258" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="259" spans="1:45">
       <c r="A259">
         <v>777</v>
       </c>
       <c r="B259">
         <v>2</v>
       </c>
       <c r="C259" t="s">
-        <v>1142</v>
+        <v>1141</v>
       </c>
       <c r="J259" t="s">
         <v>46</v>
       </c>
       <c r="K259" t="s">
         <v>2497</v>
       </c>
       <c r="L259" t="s">
         <v>2560</v>
       </c>
       <c r="M259" t="s">
         <v>2561</v>
       </c>
       <c r="N259">
         <v>7977537684</v>
       </c>
       <c r="O259" t="s">
         <v>68</v>
       </c>
       <c r="P259" t="s">
         <v>1600</v>
       </c>
       <c r="Q259" t="s">
         <v>260</v>
       </c>
@@ -39228,51 +39228,51 @@
       <c r="AK259" t="s">
         <v>66</v>
       </c>
       <c r="AL259" t="s">
         <v>66</v>
       </c>
       <c r="AM259" t="s">
         <v>66</v>
       </c>
       <c r="AN259" t="s">
         <v>67</v>
       </c>
       <c r="AO259" t="s">
         <v>66</v>
       </c>
       <c r="AP259" t="s">
         <v>2567</v>
       </c>
       <c r="AQ259">
         <v>400706</v>
       </c>
       <c r="AR259" t="s">
         <v>776</v>
       </c>
       <c r="AS259" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="260" spans="1:45">
       <c r="A260">
         <v>778</v>
       </c>
       <c r="B260">
         <v>2</v>
       </c>
       <c r="C260" t="s">
         <v>87</v>
       </c>
       <c r="J260" t="s">
         <v>46</v>
       </c>
       <c r="K260" t="s">
         <v>2497</v>
       </c>
       <c r="L260" t="s">
         <v>2568</v>
       </c>
       <c r="M260" t="s">
         <v>2569</v>
       </c>
       <c r="N260">
@@ -39284,51 +39284,51 @@
       <c r="P260" t="s">
         <v>2570</v>
       </c>
       <c r="Q260" t="s">
         <v>710</v>
       </c>
       <c r="R260" t="s">
         <v>2571</v>
       </c>
       <c r="S260" t="s">
         <v>2572</v>
       </c>
       <c r="T260" t="s">
         <v>55</v>
       </c>
       <c r="U260" t="s">
         <v>723</v>
       </c>
       <c r="V260" t="s">
         <v>2330</v>
       </c>
       <c r="W260" t="s">
         <v>2573</v>
       </c>
       <c r="X260" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="Y260" t="s">
         <v>80</v>
       </c>
       <c r="Z260" t="s">
         <v>2574</v>
       </c>
       <c r="AA260" t="s">
         <v>2575</v>
       </c>
       <c r="AB260" t="s">
         <v>903</v>
       </c>
       <c r="AC260" t="s">
         <v>83</v>
       </c>
       <c r="AD260" t="s">
         <v>2576</v>
       </c>
       <c r="AE260">
         <v>2018</v>
       </c>
       <c r="AF260" t="s">
         <v>66</v>
       </c>
@@ -39347,51 +39347,51 @@
       <c r="AK260" t="s">
         <v>66</v>
       </c>
       <c r="AL260" t="s">
         <v>66</v>
       </c>
       <c r="AM260" t="s">
         <v>66</v>
       </c>
       <c r="AN260" t="s">
         <v>67</v>
       </c>
       <c r="AO260" t="s">
         <v>85</v>
       </c>
       <c r="AP260" t="s">
         <v>2577</v>
       </c>
       <c r="AQ260">
         <v>110022</v>
       </c>
       <c r="AR260" t="s">
         <v>776</v>
       </c>
       <c r="AS260" t="s">
-        <v>1028</v>
+        <v>1283</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">